--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Съобразно чл. 99, ал. 1 от ЗДвП, в населените места собственикът, или администрацията управляваща пътя, може да определи райони, пътища или части от пътища за зони за платено или безплатно паркиране в определени часове на денонощието. Със заповед № СОА21-РД95-578 от 26.11.2018 г. на кмета на Столичната община е въведен режим на почасово платено паркиране на улици, булеварди и площади – общинска собственост „синя зона“ и „зелена зона“. Установява се от събраните по делото доказателства, че към момента, в който е бил паркиран автомобила, [улица] попада в границите на „зелена зона“, както и се установява обстоятелството, че има поставена табела указваща началото на платеното паркиране. Съобразно чл. 167, ал. 2, т. 2 от ЗДвП, служби за контрол, определени от кметовете на общините използват техническо средство за принудително задържане на пътното превозно средство, за което не е заплатена дължимата такса за паркиране по чл. 99, ал. 3 от ЗДвП. Оперативната дейност по използването и прилагането на техническото средство тип „скоба“, както и освобождаването на принудително задържаните пътни превозни средства, се организира и осъществява от общинското дружество Център за градска мобилност ЕАД. Налагането на процесната принудителна административна мярка е по чл. 171, ал. 1, т. 5, б. „г“ от ЗДвП и не попада в предметния обхват по чл. 172, ал. 1 от ЗДвП, съответно не съществува изискването налагането на тази принудителна административна мярка да се осъществява от ръководителите на службите за контрол по ЗДвП или оправомощени от тях длъжностни лица.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>