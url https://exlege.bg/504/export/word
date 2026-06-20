--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,57 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>КОГАТО ПОРТИЕРСКОТО ЖИЛИЩЕ СЕ ОТДАВА ПОД НАЕМ ПО РЕШЕНИЕ НА ОБЩОТО СЪБРАНИЕ НА ЕТАЖНАТА СОБСТВЕНОСТ, ТО НЕ ЗАГУБВА ХАРАКТЕРА СИ НА ОБЩА ЧАСТ ПО ПРЕДНАЗНАЧЕНИЕТО ПО СМИСЪЛА НА ЧЛ. 38 ОТ ЗАКОНА ЗЗД СОБСТВЕНОСТТА.</w:t>
+        <w:br/>
+        <w:t>В ТОЗИ СЛУЧАЙ ПРИТЕЖАВАНИТЕ ОТ СОБСТВЕНИЦИТЕ ИДЕАЛНИ ЧАСТИ НЕ ПОДЛЕЖАТ НА ДЕКЛАРИРАНЕ ПО ЧЛ. 46-47 ОТ ЗАКОНА ЗЗД СОБСТВЕНОСТТА НА ГРАЖДАНИТЕ.</w:t>
+        <w:br/>
+        <w:t>ТОВА ЖИЛИЩЕ МОЖЕ ДА ПРОМЕНИ ПРЕДНАЗНАЧЕНИЕТО СИ САМО СЪС СЪГЛАСИЕТО НА ВСИЧКИ СОБСТВЕНИЦИ, КОЕТО ТРЯБВА ДА БЪДЕ ИЗРАЗЕНО ИЗРИЧНО.</w:t>
+        <w:br/>
+        <w:t>ВОЛЯТА ИМ ЗЗД ИЗМЕНЯНЕ НА ПРЕДНАЗНАЧЕНИЕТО МОЖЕ И ДА НЕ Е ИЗРИЧНО ИЗРАЗЕНА, НО ТРЯБВА ДА СЛЕДВА НЕДВУСМИСЛЕНО ОТ НЯКОЙ АКТ ИЛИ ПО ПОВЕДЕНИЕТО ИМ, КОЕТО ДА РАЗКРИВА ТАКАВА ВОЛЯ.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>