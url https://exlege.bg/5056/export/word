--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Противно на възприетото от първоинстанционния съд в процесния случай материалноправните предпоставки за временно отстраняване на младши инспектор Я. Г. са изпълнени. Временното отстраняване от длъжност е мотивирано с част от съображенията изложени в предложението за образуване на дисциплинарно производство, а именно: във връзка с изпълняваната длъжност като служител в ОДМВР-Варна, младши инспектор и старши полицай Г. би могъл да се сдобие със служебна информация във връзка с воденото разследване и да получи достъп до лични данни и адреси на свидетели по случая, на които да окаже въздействие и по този начин да затрудни разследването. Тези мотиви кореспондират с необходимостта в хода на дисциплинарното производство да се събират доказателства, вкл. такива по смисъла на чл. 44 АПК - сведения от не участващи в производството лица, включително от други полицейски служители и граждани. Срокът за отстраняване от длъжност по закон е кратък - два месеца, поради което мярката е пропорционална и не засяга правото на труд на служителя в по-голяма степен от най-необходимото за целта. Неправилно АС-Варна е приел за нарушен принципа за съразмерност - Заповед № 365з-3824/07.06.2023 г., издадена от директора на ОДМВР-Варна в оспорената й част, е издадена в съответствие с целите на приложимата материалноправна норма - осигуряване разкриването на обективната истина в хода на дисциплинарното производство.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>