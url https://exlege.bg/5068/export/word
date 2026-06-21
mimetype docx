--- v0 (2026-02-04)
+++ v1 (2026-06-21)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Първоинстанционният съд не е съобразил спецификата на доказването при обжалването на ревизионния акт издаден в производството по чл. 122 – чл. 124 от ДОПК, изразяваща се в презумпцията по чл. 124, ал. 2 от ДОПК за достоверност на констатациите в административния акт. Неправилни са изводите на първоинстанционния съд за недоказаност от страна на органите по приходите за приложимостта на чл. 122 от ДОПК. Изводите на първоинстанционния съд за осъществило се прихващане между двете суми са неправилни, тъй като погрешно постъпила сума подлежи на връщане и не може да се прихваща. Правилно органите по приходите са определили предоставената финансова помощ от К. Д. С. в полза на търговското дружество като разход за лицето. Основателно е оплакването относно сумата от 5222,70 лв., представляваща разходи, формирани от плащания на ПОС терминал, и относно разходите за застраховка, тъй като разходването на процесните суми е доказано като осъществило се обстоятелство в хода на ревизионното производство.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>