--- v0 (2026-02-04)
+++ v1 (2026-06-13)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Противно на възприетото от първостепенния съд оспореният акт е мотивиран. Мотиви се съдържат както в самия акт - резултатите от извършените административни проверки на подаденото заявление за подпомагане, така и в документите, представляващи част от административната преписка по издаването на акта. От приетите по делото и неоспорени от страните писмени доказателства се установява, че приложените от АО правни основания за отказ от финансово подпомагане на П. по нейното заявление за подпомагане... са съответни на действащите материалноправни разпоредби на Наредба 4 от 24.02.2015г. (в относимата редакция). Тази специфична нормативна уредба, касаеща поети нови ангажименти само за 2021г., въвежда задължение за ЗП М. Р. П. до края на поетия едногодишен ангажимент за 2021г. да представи в ДФЗ-РА сертификат или писменото доказателство удостоверяващо произведена биологична продукция. Представеният от ЗП П. в ОДЗ София област сертификат за съответствие от 13.07.2021г., не удостоверява произведена вече биологична продукция до края на поетия ангажимент, при което законосъобразно АО е приложил разпоредбата на чл.14, ал.2, т.1 от Наредба 4 от 24.02.2015г. (в приложимата редакция), визираща хипотезата на неотпускане на финансова помощ за годината на подаване на заявление по чл.6, ал.2 за съответното направление, когато не е представен в предвидените срокове някой от документите по чл. 39 от Наредбата. Всички относими факти за спора са били налични в приетите по делото доказателства, поради което използваното от съда доказателствено средство - заключение на вещо лице е било безпредметно и в противоречие с разпоредбата на чл.159, ал.1 ГПК.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>