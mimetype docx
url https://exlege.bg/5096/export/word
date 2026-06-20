--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Настоящата инстанция намира, че оспорената сега заповед е издадена при изпълнение на дадените от съда указания по прилагането на закона. В случаите като настоящия, когато с влязло в сила съдебно решение бъде отменен индивидуален административен акт, поради липса на фактически и правни основания, органът има задължение да изложи такива в новия акт и това си задължение административният орган е изпълнил. Заповед № РД-20-112 от 04.09.2023 г. отговаря на изискванията на закона - съдържа в табличен вид подробна информация за номер на парцел; заявена за подпомагане площ; указание за площта, извън окончателния слой ПДП; номер на документа – протокол/и от специализирана теренна проверка или ЦОФК, актуалното сателитно заснемане от 03.07.2020 г., т. е. е налице пълно изложение на фактическите обстоятелства. Посочени са и конкретните правни основания за определяне на всеки един от парцелите като недопустим за подпомагане, съгласно приложимия подзаконов нормативен акт – Наредба № 2/26.03.2018 г. за критериите за допустимост на земеделските площи за подпомагане по схеми и мерки за плащане на площ. Мотивите на административния орган са конкретни, подробни и изчерпателни, като по този начин са изпълнени указанията на съда, дадени в отменителното решение. Административният орган не е издал акт в противоречие на постановеното и влязло в сила съдебно решение и не са налице предпоставките по чл. 177, ал. 2 от АПК за прогласяване на неговата нищожност или за отмяната му, като незаконосъобразен.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>