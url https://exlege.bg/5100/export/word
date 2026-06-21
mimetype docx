--- v0 (2026-02-04)
+++ v1 (2026-06-21)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Извършените намаления на финансовото подпомагане са в съответствие с разпоредбата на чл.41, ал. 9 от Закона за подпомагане на земеделските производители /ЗПЗП/, поради заявяване на площи в размер на 8,02 ха, за които няма регистрирани правни основания за ползване от дружеството в общинските служби по земеделие по местонахождение на имота. Разпоредбите на чл.33 и 36 пар.5 от Регламент /ЕС/ 1307/2013, че парцелите трябва да са на разположение на земеделския стопанин не изключва задължението за ползване на законово правно основание. В самия чл.33 пар.1, изр.1 е посочено, че парцелите се декларират от земеделския стопанин, когато съответстват на хектарите, отговарящи на условията за подпомагане. Задължението за регистриране на правното основание за ползване на земята от заявителя е уредено в чл.41, ал.3 - 4 ЗПЗП, като условие за получаване на подпомагане. Приложимата правна норма на националното право - чл.41, ал. 9 ЗПЗП не противоречи на Регламента и съгласно нея при липса на регистрирано правно основание Разплащателната агенция прилага разпоредбата на чл.43, ал.3 ЗПЗП - а именно намалява размера на плащането или отказва плащане. Обстоятелството, че при автоматичната проверка е била установена по - малка площ, която е заявена без правно основание, в случая не представлява съществено нарушение на административно - процесуалните норми, тъй като видно от делото на заявителя е известно, че няма правно основание за ползването на цялата наддекларирана площ и никога не е твърдял, че разполага с такова, за да му се даде възможност да отстрани евентуална нередовност на заявлението.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>