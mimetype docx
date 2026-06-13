--- v0 (2026-02-04)
+++ v1 (2026-06-13)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Като се е произнесъл по законосъобразността на заповедта в неоспорени от жалбоподателя части, без надлежно сезиране, АС е постановил частично недопустимо решение, което следва да се обезсили в частите, с които е отхвърлена жалбата за парцели 47468 - 190 -1 -2 и 47468 - 199 - 4 - 3 и за останали извън одобрения окончателен слой "Физически блокове" парцели. Производството по делото следва да бъде прекратено в тези части. Доколкото АС не се е произнесъл по допустимостта и евентуално основателността на жалбата срещу заповедта за оставени извън специализирания слой "Площи, допустими за подпомагане" парцел 10152 - 190 - 1 - 2 и 10152 - 199 - 4 - 3, делото следва да се върне на друг състав на АС за ново разглеждане в тази част. Фактически установявания в заповед за непочистване на спорните площи кореспондират с доказателствата по делото, като в съдебно заседание и вещото лице е посочило, че резолюцията позволява тяхното визуално изследване и извършване на измервания относно площите, приети като недопустими. Констатациите на вещото лице относно състоянието на терените през октомври 2023 година са неотносими към правнорелевантния период - а именно кампания 2022 г. Не е споделен и извода на вещото лице за извършено косене в периода 20.07.2022 г. - 07.08.2022 г., тъй като същият е основан единствено на направени записвания в "дневник на стопанството", която е с характер на частен документ без достоверно съдържание, поради липса на удостоверявана на съдържанието.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>