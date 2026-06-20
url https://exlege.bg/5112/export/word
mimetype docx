--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Правното основание, на което един разход би могъл да бъде недопустим е някоя от хипотезите на чл. 57, ал. 1, съответно чл. 57, ал. 2 или чл. 58 ЗУСЕФСУ. Основанието по чл. 57, ал. 1 ЗУСЕФСУ само по себе си не е достатъчно, защото органът трябва да посочи точно и онези разпоредби от актовете по чл. 59 ЗУСЕФСУ, на които счита, че конкретният разход не съответства. Неправилно съдът приема, че разпоредбите на АДБФП не могат да бъдат годно правно основание за установяване недопустимост на разходите в случая. В чл. 22, ал. 1 АДБФП, на която разпоредба се позовава и органът, са регламентирани условията, при които разходите ще се считат за допустими по отношение установени разлики в предвидените количества на отделните видове СМР, като не са допустими за верификация изпълнени нови позиции в КСС и промени в количествата на конкретна позиция от КСС над 15%. За частта по т. 1 и т. 3-6 от диспозитива на акта, съдът е достигнал до правилен извод за незаконосъобразност на оспореното решение на РУО на ОПРР, поради несъответствие между изложените фактически и правни основания, липса на годно правно основание или неяснота във фактическите обстоятелства.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>