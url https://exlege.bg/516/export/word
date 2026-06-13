--- v0 (2026-02-05)
+++ v1 (2026-06-13)
@@ -73,51 +73,55 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>1. При делба на неподеляем недвижим имот или право на строеж, на надстрояване или пристрояване, ако искания за поставяне в техен дял по чл. 288, ал. 2 ГПК са направили повече от един съделител, за да се определи кой от тях да се предпочете, се вземат предвид всички конкретни обстоятелства, които са свързани с нуждите от имота и с възможността да бъде придобит друг имот от същия вид. Във всеки конкретен случай едни и същи обстоятелства се преценяват различно в зависимост от това как те се съчетават с останалите обстоятелства по делото. По начало за предпочитанието е от значение броят на членовете на семействата на конкуриращите съделители, но наред с това се вземат предвид други обстоятелства като: това, че се дели имот, който е бил съпружеска имуществена общност и съделител е преживелият съпруг; възможностите на конкуриращите съделители да се снабдят с други недвижими имоти от същия вид поради това, че съделителят има тиражиран заем от ДСК, че наема държавно жилище, равно или по-голямо по площ от това, което се дели и може да го купи, здравословното състояние и възрастта на съделителите, жителството на съделителите в населеното място, където е имотът, предмет на делба; притежаването на недвижим имот от друг вид, различен от този, който се дели.</w:t>
+        <w:br/>
+        <w:t>2. Ако някой от съделителите преди или по време на делбата прехвърли друг имот от същия вид като този, който е предмет на делбата, това обстоятелство се взема предвид, ако може да се прецени като действие (постъпка), която насочва към злоупотреба с право.</w:t>
+        <w:br/>
+        <w:t>3. При поставяне в дял по реда на чл. 288, ал. 2 ГПК на вилен имот въпросът за предпочитанието следва да се разрешава и с оглед предназначението на имота, като във всички случаи намира приложение казаното в т. 2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>