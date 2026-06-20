--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Съдът заключава, че продължаващото задържане на жалбоподателя, както е разпоредено от прокурорите, не е било законосъобразно по смисъла на член 5 § 1 (c) от Конвенцията, тъй като те не могат да се считат за „независими длъжностни лица, оправомощени по закон да упражняват съдебна власт“. Липсата на ясни правила относно удължаването на задържането, както и липсата на мотиви от съдебните власти, е несъвместима с принципа за защита от произвол, залегнал в член 5 § 1. Член 5 § 3 изисква след изтичането на определен период от време съдебните власти да дадат други основания за продължаване на задържането, които да са „релевантни и достатъчни“, и да разгледат алтернативни мерки, което не е сторено. По отношение на член 5 § 4, съответните съдебни решения не отговарят напълно на изискванията, тъй като се ограничават в мотивите си до просто повтаряне на стандартния набор от основания за задържане без никакво изследване на достоверността им при конкретните обстоятелства. Забавянията при разрешаването на наказателното производство са се дължали предимно на няколкото връщания на делото за повторно разследване и коригиране на процесуални грешки, което прави продължителността му прекомерна и не отговаря на изискването за „разумен срок“ съгласно член 6 § 1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>