--- v0 (2026-02-04)
+++ v1 (2026-06-19)
@@ -73,51 +73,59 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>1. Договорът за краткотрайна услуга по чл. 3, б. "а" от Правилника за прилагане на дял III КТ е трудов договор.</w:t>
+        <w:br/>
+        <w:t>2. Извършването на краткотрайна услуга по чл. 3, б. "а" ППД III КТ от работник или служител, намиращ се в трудово правоотношение с друго предприятие, не представлява съвместителство по чл. 74 КТ.</w:t>
+        <w:br/>
+        <w:t>3. Когато работник или служител с основна месторабота в едно предприятие има сключен трудов договор по съвместителство с друго предприятие, може да сключи трети или четвърти трудов договор за извършване на краткотрайни услуги по чл. 3, б. "а" ППД III КТ, ако сумираното работно време във всички предприятия не нарушава междудневната и междуседмичната почивка, предвидени в чл. 50 и 51 КТ.</w:t>
+        <w:br/>
+        <w:t>4. Трудовото възнаграждение, получено на основание чл. 21 КТ, не представлява незаконен доход по смисъла на чл. 31 ЗСГ.</w:t>
+        <w:br/>
+        <w:t>5. По трудов договор за краткотрайна услуга по чл. 3, б. "а" ППД III КТ може да се изпълнява и юрисконсултска длъжност. Този договор не противоречи на Указ № 1842 за адвокатурата.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>