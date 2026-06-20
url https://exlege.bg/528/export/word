--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,59 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Решението за отнемане правото на строеж се взема от административен орган - председателя на ИК на ОбНС, одобрено от председателя на ИК на ОНС. Сезиране на този орган не се изисква. Гражданинът, на когото е отстъпено правото на строеж върху държавна земя, и административният орган, който отнема това право с решение, не са равнопоставени. Административният орган има надмощно положение. Този орган не е овластен с посочената правна норма едностранно да издаде акт, с който да отнеме придобитото от гражданина право. Актът не е предпоставка за предявяване на иск, а подлежи пряко на принудително изпълнение.</w:t>
+        <w:br/>
+        <w:t>При наличието на посочените белези решението за отнемане правото на строеж отговаря напълно на изискванията за индивидуалните административни актове, посочени в чл. 2 ЗАП. В случая се касае за индивидуален административен акт, с който се засягат права на отделни граждани. И тъй като не съществува изрична законна разпоредба, която да изключва прилагането на разпоредбите на ЗАП по отношение на решенията за отнемане правото на строеж, следва да се приеме, че те се издават, обжалват и изпълняват по реда на ЗАП.</w:t>
+        <w:br/>
+        <w:t>Актовете за отнемане правото на строеж върху държавна земя могат да се обжалват по предвидения в ЗАП административен и съдебен ред и когато са издадени във формата на заповед или е използувано някакво друго наименование. Това се отнася и за случаите, при които актът за отнемане правото на строеж е издаден от друг административен орган, различен от посочения в чл. 67, ал. 2 ЗС, както и когато в този акт е посочено, че се издава на друго законно основание (напр. чл. 155 или чл. 156 ЗТСУ).</w:t>
+        <w:br/>
+        <w:t>Когато административният акт за отнемане на право на строеж бъде обжалван по съдебен ред, съдът е длъжен съгласно чл. 41, ал. 3 ЗАП, да прецени неговата законосъобразност, като провери дали е издаден от компетентен орган и в съответната форма, спазени ли са процесуалните и материалноправните разпоредби по издаването му и съобразен ли е с целта, която преследва законът. Ако при тази преценка съдът стигне до извода, че правото на строеж може да бъде отнето само по исков ред или чрез отчуждаване, той следва да отмени обжалвания административен акт.</w:t>
+        <w:br/>
+        <w:t>В случай че административният акт за отнемане правото на строеж не е бил обжалван пред съда, засегнатият гражданин може да защити интересите си, като поиска неговата отмяна по реда на чл. 32 ЗАП.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>