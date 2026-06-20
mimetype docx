--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Няма спор относно наличието на нарушение по чл.11, ал.1, т.3 и чл.12, ал.1, т.2 от ПМС №160/2016г. на МС, нито за това, че в решението на ръководителя на Националния орган са изложени фактически констатации, обосноваващи това нарушение. Изискването за липса на данъчни и осигурителни задължения на избрания изпълнител не се отнася пряко към принципите за добро финансово управление, а към други специфични правила за определяне на изпълнител от бенефициенти на безвъзмездна финансова помощ по Глава четвърта от ЗУСЕФСУ. Констатираните съществени пороци при квалифицирането на нередността са довели до законосъобразна отмяна на решението на административния орган от първоинстанционния съд. Като краен извод правилно е прието от съда, че нарушението неправилно е квалифицирано като нередност по точка 2 от Приложение 2 към чл. 2 ал.3 от Наредбата за посочване на нередности. В случая дадената в оспорения пред съда акт правната квалификация на нередността е неправилна, поради което правилно е отменен административният акт. Възражението за прекомерност на договореното адвокатско възнаграждение е неоснователно, тъй като договореният размер не надвишава минимално предвидения размер по чл. 7, ал. 2, т. 4 от Наредба № 1 от 9 юли 2004 г. за минималните размери на адвокатските възнаграждения.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>