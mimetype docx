--- v0 (2026-02-04)
+++ v1 (2026-06-19)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>На основание чл. 85 от ЗДДС, ДДС е изискуем от всяко лице, което посочи данъкът във фактура и/или известие по чл.112 ЗДДС. Съгласно тълкуването на чл.203 от Директива 112/2006/ЕО на Съвета от 28 ноември 2006 г. относно общата система на данъка върху добавената стойност, дадено в решение на СЕС по дело С-643/11, данъкът се дължи от начислилото го във фактурата лице, независимо от действителното наличие на облагаема сделка. Фактът, че са налице данни за неправомерно осчетоводени от счетоводителя на дружеството фактури, не променя извода на приходния орган за дължимост на ДДС, съответно на ЗКПО, тъй като данъкът е посочен във фактурите и е намерил отражение в дневниците и СД по ДДС на дружеството. Управителят носи отговорност за цялостното управление на дружеството, в т. ч. за воденото счетоводство, предвид което носи отговорност и за неправомерно осчетоводените фактури в дневниците за покупки и продажби и СД по ДДС. Управителят умишлено не е предприел действия за навременното уведомяване на данъчните органи, нито е извършил корекции в подадените декларации, въпреки че още от 2020 г. е бил наясно за неправомерните действия на неговия счетоводител и въпреки това е допуснал възникването на вредоносния резултат. Отчетените от ревизираното лице разходи през всички ревизирани години са безспорно документално необосновани, като в счетоводството липсват първични счетоводни документи, а разходите, които не са документално обосновани, не се признават за данъчни цели на основание чл.26, т. 2 ЗКПО.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>