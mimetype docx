--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Като е поставил изискване опитът в областта на проектирането да е придобит в период от 3 години от датата на подаване на офертата, възложителят е нарушил чл. 63, ал. 1, т. 1, б. „а“ ЗОП и е ограничил възможността на участници, които са придобили опит в тази област при изпълнение на инженерингови обекти в по-дългия период от 5 години, да докажат съответствието си с критерия за подбор. Законосъобразно нередността е квалифицирана по т. 11, б. „а“ от Приложение № 1 към чл. 2, ал. 1 от Наредбата за посочване на нередности, тъй като се отнася до използване на критерии за подбор, които ограничават достъпа на кандидатите или участниците. Правилно органът и съдът приемат, че с определянето на пределни стойности за отделните дейности по проектиране, авторски надзор и строителство, се ограничава конкуренцията. Наличието на установените от органа нарушения на ЗОП води до съставомерност на основанието по чл. 70, ал. 1, т. 9 ЗУСЕФСУ за определяне на финансова корекция. Неоснователни са доводите на касатора, че оспореният административен акт съдържа волеизявление за отказ от верификация на средства, представляващи 10% от допустимия собствен принос на бенефициера, доколкото определената финансова корекция не се прилага и върху собствения принос на бенефициера.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>