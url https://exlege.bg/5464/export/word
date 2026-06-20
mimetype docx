--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Преценката на първоинстанционния съд, че ревизионният акт е издаден от некомпетентни органи по приходите от ТД на НАП Велико Търново, е в съответствие със събраните по делото доказателства и чл. 10, ал. 9 ЗНАП във връзка с чл. 12, ал. 6 ДОПК. Правилен е изводът на съда, че при издаването на оспорения ревизионен акт нормата на чл. 10, ал. 9 ЗНАП е приложена без мотиви, обосноваващи необходимостта ревизията да бъде възложена и извършена от органи по приходите от друга териториална дирекция, различна от компетентната дирекция по чл. 8 ДОПК. За да е приложимо изключението от териториалната компетентност по чл. 12, ал. 6 ДОПК, е необходимо то да бъде обосновано съгласно чл. 10, ал. 9 ЗНАП. Заповед № 3-ЦУ-3341/16.11.2021 г., издадена от заместник изпълнителния директор на НАП на основание чл. 10, ал. 9 ЗНАП, не съдържа никакви мотиви за необходимостта, обосновала осъществяването на данъчно – осигурителен контрол от органи по приходите от друга териториална дирекция. Възможността по чл. 12, ал. 6 ДОПК служители от една териториална дирекция да осъществяват правомощията си по отношение на лица, за които съгласно правилата на чл. 8 ДОПК компетентни са органите на друга териториална дирекция, е изключение от правилото за териториална компетентност на органите по приходите и следва да се прилага при доказана необходимост, за изпълнение на възложените на агенцията функции. Липсата на такава обосновка е достатъчно основание, за да бъде направен извод за неизпълнение на формалното изискване на нормата на чл. 10, ал. 9 от ЗНАП за отклоняване от общата териториална компетентност на органите по приходите, визирана в чл. 7 и чл. 8 от ДОПК, което води до извод за провеждане на ревизията и издаване на РА от некомпетентни органи.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>