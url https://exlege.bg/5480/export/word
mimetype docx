--- v0 (2026-02-04)
+++ v1 (2026-06-21)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>За да е осъществен фактическия състав на нарушението по чл. 83, . 6 от ОРЗД следва да е налице влязло в сила разпореждане на надзорен орган, в случая КЗЛД и безспорно установено неизпълнение на това разпореждане. По делото е безспорно, че Решение № ППН-01-562/2021 г от 30.08.2022 г. на КЗЗЛ, като необжалвано е станало стабилен административен акт и адресатът му Е.Р. е била задължена да преустанови заснемането на общите части на етажната собственост, като пренастрои обхвата на камерата, а ако това е невъзможно, да я демонтира. Административният орган, в нарушение на изискванията на чл.35 от АПК, не е установил неизпълнение на даденото разпореждане. При проверката от служителите на КЗЛД е извършен само външен оглед, който не е достатъчен да формира извода, че след като камерата не е демонтирана и работи, заснемането на общите части на етажната собственост не е преустановено. Производството е санкционно и в тежест на КЗЛД, като наказващ орган, е да установи от обективна и субективна страна неизпълнението на разпоредените действия основание за налагане на законовата санкция.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>