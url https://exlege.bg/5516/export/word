--- v0 (2026-02-04)
+++ v1 (2026-06-21)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Обосновано административния орган и първоинстанционния съд са приели, че определянето на прогнозни стойности за отделните дейности, включени в обхвата на обществената поръчка с предмет инженеринг проектиране, СМР и авторски надзор действително ограничава свободата на икономическите субекти. Видно от определената от административния орган квалификацията на твърдяното нарушение, същата е определена, като такава по чл. 21, ал. 7 от ЗОП. Анализът на описаните от административния орган фактически установявания обосновава извод, че така определената правна квалификация е неотносима. Разпоредбата на чл. 21, ал. 7 от ЗОП касае само част от предмета на настоящата обществена поръчка строителството, поради което същата се явява неприложима по отношение на тези фактически установявания. Неправилно определената правна квалификация на допуснатото нарушение съставлява съществено нарушение, което винаги обосновава незаконосъобразност на акта. Липсата на извършено нарушение съставлява и липса на съществен елемент от състава на понятието нередност по смисъла на чл. 2, т. 36 от Регламент (ЕС) № 1303/2013.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>