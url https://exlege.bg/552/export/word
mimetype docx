--- v0 (2026-02-04)
+++ v1 (2026-06-19)
@@ -75,51 +75,143 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>I. Обявява за загубили сила постановления на Пленума на Върховния съд:</w:t>
+        <w:br/>
+        <w:t>1. Постановление № 6/1959 г.</w:t>
+        <w:br/>
+        <w:t>2. Точка 9 от Постановление № 4/1964 г., с която се дават указания за оценяване на поделяемите имоти в съответствие със ЗРПВПННИ</w:t>
+        <w:br/>
+        <w:t>3. Точка 3 от Постановление № 7/1980 г.</w:t>
+        <w:br/>
+        <w:t>4. Точка 1, б."а" от Постановление № 2/1982 г.</w:t>
+        <w:br/>
+        <w:t>5. Точка 11 от Постановление № 2/1983 г.</w:t>
+        <w:br/>
+        <w:t>6. Точка 3 от Постановление № 10/1985 г.</w:t>
+        <w:br/>
+        <w:t>II. Допълва Постановление № 4/1964 г. на Пленума на Върховния съд със следното:</w:t>
+        <w:br/>
+        <w:t>Наредбата за цените на недвижими имоти при дела, в които участвуват български и чужди граждани, установили се постоянно да живеят в чужбина или когато притежаван от съделителя имот е в повече от нормите по ЗСГ и не е прехвърлен в двегодишен рок, който е изтекъл до 12.11.1979 г., не се прилага.</w:t>
+        <w:br/>
+        <w:t>Целият имот се оценява по НЦНИ. Делът на посочените съделители се оценява по съществуваща дотогава тарифа, като разликата между цената по НЦНИ и по Тарифата се внася в приход на бюджета (в полза на държавата).</w:t>
+        <w:br/>
+        <w:t>Член 15, ал. 1 НЦНИ не се прилага при делба за степенуване на цените на местата в зависимост от квадратурата им.</w:t>
+        <w:br/>
+        <w:t>Имотите, предмет на делбата след 12.11.1979 г. се оценяват по НЦНИ, ако се намират в населени места, за които се прилага глава II от ЗСГ с изключение на случаите, посочени в § 2, ал. 1, т. 8 и ал. 4 НЦНИ. Имотите, намиращи се в населените места, за които не се прилага глава II от ЗСГ, се оценяват по пазарни цени, но не повече от определените по НЦНИ.</w:t>
+        <w:br/>
+        <w:t>III. Изменяване на постановления на Пленума на Върховния съд</w:t>
+        <w:br/>
+        <w:t>1. Изменява т. 3, 10 и 11, ал. 2 от Постановление № 4/1976 г. на Пленума на Върховния съд така:</w:t>
+        <w:br/>
+        <w:t>т. 3 - Разпоредбите на ЗАП се прилагат и по отношение на актовете, с които се създават или прекратяват наемнодоговорни отношения, доколкото не са установени специални правила.</w:t>
+        <w:br/>
+        <w:t>т. 10 - Засегнатото лице може да обжалва административния акт и направо пред съда, ако не го е обжалвало по административен ред и срокът за това не е изтекъл.</w:t>
+        <w:br/>
+        <w:t>т. 11 - Изразът "респективно молбата по чл. 34 ЗАП" се заличава.</w:t>
+        <w:br/>
+        <w:t>2. Изменява т. 1, б. "б" от Постановление № 2/1982 г. на Пленума на Върховния съд, в който изразът "при равни дялове на съсобствениците" се заличава.</w:t>
+        <w:br/>
+        <w:t>IV. Обявява за загубили сила тълкувателни решения на Общото събрание на гражданската колегия на Върховния съд</w:t>
+        <w:br/>
+        <w:t>1. Тълкувателно решение № 38/1955 г.</w:t>
+        <w:br/>
+        <w:t>2. Тълкувателно решение № 104/1962 г.</w:t>
+        <w:br/>
+        <w:t>3. Тълкувателно решение № 53/1963 г.</w:t>
+        <w:br/>
+        <w:t>4. Тълкувателно решение № 22/1965 г.</w:t>
+        <w:br/>
+        <w:t>5. Тълкувателно решение № 118/1966 г.</w:t>
+        <w:br/>
+        <w:t>6. Тълкувателно решение № 32/1966 г.</w:t>
+        <w:br/>
+        <w:t>7. Тълкувателно решение № 101/1970 г.</w:t>
+        <w:br/>
+        <w:t>8. Тълкувателно решение № 38/1972 г.</w:t>
+        <w:br/>
+        <w:t>9. Тълкувателно решение № 57/1963 г.</w:t>
+        <w:br/>
+        <w:t>10. Тълкувателно решение № 51/1979 г.</w:t>
+        <w:br/>
+        <w:t>11. Поради отменяне на закона за наемните отношения:</w:t>
+        <w:br/>
+        <w:t>а) Тълкувателно решение № 95/1964 г.</w:t>
+        <w:br/>
+        <w:t>б) Тълкувателно решение № 97/1965 г.</w:t>
+        <w:br/>
+        <w:t>в) Тълкувателно решение № 9/1966 г.</w:t>
+        <w:br/>
+        <w:t>г) Тълкувателно решение № 67/1966 г.</w:t>
+        <w:br/>
+        <w:t>д) Тълкувателно решение № 82/1966 г.</w:t>
+        <w:br/>
+        <w:t>е) Тълкувателно решение № 86/1968 г.</w:t>
+        <w:br/>
+        <w:t>ж) Тълкувателно решение № 111/1968 г.</w:t>
+        <w:br/>
+        <w:t>12. Поради отменяване на ЗРПВПННИ:</w:t>
+        <w:br/>
+        <w:t>а) Тълкувателно решение № 20/1963 г.</w:t>
+        <w:br/>
+        <w:t>б) Тълкувателно решение № 119/1964 г.</w:t>
+        <w:br/>
+        <w:t>в) Тълкувателно решение № 26/1966 г.</w:t>
+        <w:br/>
+        <w:t>13. Поради отменяване на ЗПИНМ и Правилника за приложението му:</w:t>
+        <w:br/>
+        <w:t>а) Тълкувателно решение № 49/1965 г.</w:t>
+        <w:br/>
+        <w:t>б) Тълкувателно решение № 57/1969 г.</w:t>
+        <w:br/>
+        <w:t>в) Тълкувателно решение № 37/1979 г.</w:t>
+        <w:br/>
+        <w:t>г) Тълкувателно решение № 99/1970 г.</w:t>
+        <w:br/>
+        <w:t>V. За правоотношения, възникнали при действието на отменените и изменените Закони и правилниците за приложението им, са валидни тълкуванията, дадени с постановленията и решенията на Общото събрание на гражданската колегия на Върховния съд.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>