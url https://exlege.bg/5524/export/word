--- v0 (2026-02-04)
+++ v1 (2026-06-21)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>По мнение на настоящият касационен състав, така развитите от административния орган доводи не обосновават твърдяното нарушение на принципите на икономичност и ефикасност. В мотивите на административния акт липсват доводи, които да обосноват нарушаване на принципа на икономичност, доколкото от РНО липсва изложение, че ресурсите по проекта не са предоставени своевременно или не са предоставени в подходящото количество и качество и на най-добра цена. Посоченото в мотивите на административния акт бланкетно твърдение не покрива изискването за мотивираност на фактическите констатации и подвеждането им под хипотезата на относимата материалноправна разпоредба. По аналогичен начин липсва каквато и да е обосновка по отношение на твърдяното нарушаване на принципа на ефикасност, доколкото органа не е направил изискуемата се съпоставка на използваните ресурси, предприетите дейности и доколко са постигнати заложените по проекта цели. Такъв анализ от страна на административния орган липсва, което потвърждава формирания от първоинстанционния съд извод за немотивираност на решението за определяне на финансова корекция.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>