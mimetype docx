--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,65 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>1. Когато при развод ведомствено жилище е предоставено като семейно на единия съпруг, а настаненото от ведомството лице е другият съпруг, който следва да го напусне, между останалото в жилището лице и ведомството се запазват същите наемни отношения, каквито са установени с настанителната заповед.</w:t>
+        <w:br/>
+        <w:t>2. Ако решението за развод е влязло в сила, след като е настъпило някое от основанията по чл. 36, ал. 1 ЗНО за прекратяване на наемните отношения от страна на ведомството, на това основание може да се води иск за опразване на жилището спрямо всички останали в жилището лица.</w:t>
+        <w:br/>
+        <w:t>3. Ако разводът е бил постановен, преди да са възникнали основания за прекратяване на наемните отношения, иск за опразване на жилището срещу съпруга, на който то е предоставено като семейно, може да се води само ако основанието е създадено или произтича от него. Поведението на другия съпруг след влизане в сила на решението за прекратяване на брака не може да бъде основание за прекратяване на наемните отношения спрямо останалите в семейното жилище съпруг и други членове на семейството.</w:t>
+        <w:br/>
+        <w:t>4. Фактическата раздяла между съпрузите не променя съществуващите до нея наемни отношения с ведомството, и то може да води иск за опразване на жилището на всяко от основанията по чл. 36, ал. 1 ЗНО, възникнало спрямо титуляра по настанителната заповед както срещу него, така и срещу останалите членове на семейството.</w:t>
+        <w:br/>
+        <w:t>5. Изпълнението на решението за опразване на ведомственото жилище зависи от основанието, на което са прекратени наемните отношения.</w:t>
+        <w:br/>
+        <w:t>Ако основанието е прекратяването на трудовия договор с титуляра по настанителната заповед, наемните отношения ще подлежат на прекратяване, както следва:</w:t>
+        <w:br/>
+        <w:t>а) в случаите по т. 2 и 4 - по чл. 36, ал. 1, т. 7 ЗНО, като решението подлежи на изпълнение след предоставяне на друго жилище на наемателя освен в изключенията, посочени в чл. 38, ал. 2 ЗНО;</w:t>
+        <w:br/>
+        <w:t>б) в случаите по т. 3 - по чл. 36, ал. 1, т. 6 ЗНО, като във всички случаи решението се изпълнява след предоставяне на друго жилище на наемателя.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>