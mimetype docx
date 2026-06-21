--- v0 (2026-02-04)
+++ v1 (2026-06-21)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>От лице, което е получило решение срещу държавата, не може да се очаква да води отделно изпълнително производство. Тежестта да се осигури спазването на решение срещу държавата е предимно върху държавните органи, започвайки от датата, на която решението става обвързващо и изпълняемо. От друга страна, от успешен участник в съдебен спор може да се изисква да предприеме определени процесуални стъпки, за да си възстанови дълга по решението. Несъдействието на кредитора може да бъде пречка за навременното изпълнение на решение, като по този начин облекчава отговорността на властите за забавяния. Съдът заключава, че властите не могат да бъдат държани отговорни за необяснимия пропуск на жалбоподателите да следват националната процедура за изпълнение и по-специално за умишления им и упорит отказ да предоставят изпълнителните листове. При тези обстоятелства Съдът не намира причина да се отклони от своите констатации по делото Gadzhikhanov and Saukov и заключава, че поведението на жалбоподателката е било пречка за изпълнението на решението. Следователно властите не могат да бъдат държани отговорни по Конвенцията за неизпълнението на съдебното решение в нейна полза.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>