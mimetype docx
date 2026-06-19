--- v0 (2026-02-04)
+++ v1 (2026-06-19)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Безспорно е установено, че чуждият гражданин е живял и работил в Република Турция за един продължителен период от време и не е споменал нито една основателна причина, поради която не би могъл да се завърне в Турция. Турция поддържа географското ограничение на Женевската конвенция, но със Закона за чужденците и международната закрила от 2013 г. създава специална правна рамка за убежище, утвърждаваща задължения към всички лица, нуждаещи се от международна закрила, независимо от произхода им. За бежанците от Сирия Република Турция прилага режим на временна закрила, предоставящ право на легален престой и достъп до основни права и услуги, включително забрана за връщане на място, където лицето би било изложено на изтезания или нечовешко отношение. Поради това са налице всички изискуеми предпоставки територията, на която е живял жалбоподателят, да се приеме за трета сигурна държава по отношение на него. Не са налице основания за предоставяне на хуманитарен статут по смисъла на чл. 9, ал. 1 ЗУБ, тъй като липсват доказателства да е бил изложен на реална опасност от тежки посегателства. Чуждият гражданин е напуснал Турция вероятно по икономически причини, а не защото не може да се ползва със закрила на територията, и не сочи основания да се опасява за живота или свободата си.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>