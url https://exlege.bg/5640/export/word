--- v0 (2026-02-05)
+++ v1 (2026-06-21)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>При твърдяно от органа нарушение на чл. 64, ал. 1, т. 2, във вр. с чл. 112, ал. 1 от ЗОП, определената квалификация на нередността по т. 16, б. „а“ от Приложение № 1 към чл. 2, ал. 1 от Наредбата за посочване на нередности не съответства нито на фактическите установявания, нито на правното основание, вписано в административния акт. Следва да се има предвид, че т. 16 е в Раздел ІІ „Оценяване на предложения и избор на изпълнител“ от Приложение № 1, докато фактическите основания на органа обосновават извод за допуснато нарушение на друг етап от процедурата по възлагане на обществена поръчка - при сключване на договора за възлагане на обществена поръчка с избрания изпълнител. В случая, твърдяното нарушение не кореспондира с определената квалификация на нередността. По същество, обективираното в акта от фактическа и правна страна нарушение не обосновава извод за недостатъчната документална проследимост (одитна пътека) за възлагането на обществената поръчка, каквато е квалификацията по т. 16, б. „а“ от Приложение № 1 към чл. 2, ал. 1 от Наредбата за посочване на нередности. В този смисъл, констатираните от РУО на ОПОС фактически обстоятелства, които обосновават допуснато нарушение на нормите на ЗОП, не могат да бъдат подведени под сочената в акта хипотеза за нередност по т. 16, б. „а“ от Приложение № 1 към чл. 2, ал. 1 от Наредбата за посочване на нередности, доколкото не изпълват предвидените предпоставки. Административният орган е подвел своите фактически установявания под хипотеза на несъответна правна норма, поради което, постановеният от него административен акт се явява незаконосъобразен и като такъв следва да бъде отменен.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>