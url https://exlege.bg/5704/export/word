--- v0 (2026-02-04)
+++ v1 (2026-06-19)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Единните вътрешни правила са приети от компетентен орган - Висшият адвокатски съвет, който по силата на чл. 101, ал. 4, изр. 2 ЗМИП е оправомощен да приема единни вътрешни правила за контрол и предотвратяване на изпирането на пари и финансирането на тероризма, които се прилагат от членовете на адвокатските колегии. Поради това за приеманите от него нормативни актове правилата на чл. 26 и чл. 28 от ЗНА не се прилагат по силата на § 5 от ПЗР на ЗНА. От стенографския протокол е видно, че е проведено същинско обсъждане на предложенията и становищата на засегнатите лица преди приемане на правилата, което съответства на изискването на чл. 77 АПК. Мерките за контрол и предотвратяване изпирането на пари и финансирането на тероризма имат ограничено приложно поле по отношение на дейностите на адвокатите, членове на адвокатските колегии - само при осъществяване на правни консултации, изрично предвидени в чл. 4, т.15 ЗМИП. В чл.2, ал.2 от Единните вътрешни правила изрично е предвидено, че тези правила не се прилагат от адвокатите, когато осъществяват защита или представителство на клиент във или по повод на производство, регламентирано в процесуален закон, което е висящо, предстои да бъде образувано или е приключило. Съхранението на данни във връзка с мерките, предмет на оспорените правила е за определен срок, който съответства на сроковете, предвидени в чл. 67, ал.1 ЗМИП.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>