--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -75,51 +75,55 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>1. Когато присъдата е изготвена от състав трима съдии и четирима съдебни заседатели и изготвянето на мотивите е отложено на основание чл. 306 НПК, тримата съдии са длъжни да ги подпишат.</w:t>
+        <w:br/>
+        <w:t>2. Ако някой от съдиите не е подписал мотивите и причината за това не е документирана по съответния ред, съдебният акт е незавършен и се връща на първата инстанция за отстраняване на недостатъка.</w:t>
+        <w:br/>
+        <w:t>3. Ако неподписването на мотивите се дължи на неуважителна причина, нарушението на процесуалните правила ще бъде съществено само при условията на чл. 330, ал. 1 НПК.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>