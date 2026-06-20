--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Като се има предвид кумулативният ефект от гореспоменатите условия на задържане на жалбоподателя, Съдът счита, че страданията, които той понася, изглежда надвишават неизбежното ниво, присъщо на задържането, и установява, че произтичащото страдание надхвърля прага на тежест по член 3 от Конвенцията. Следователно Съдът установява, че условията на задържане на жалбоподателя са в противоречие с член 3 от Конвенцията. По отношение на предположението на правителството, че не всички легла в килиите са били заети през цялото време, Съдът вече го отхвърля, като установява, че не са предоставени официални документи, указващи точния брой на лишените от свобода, държани в определена килия, за да го обосноват. Тъй като изглежда няма причини да се стигне до различно заключение в настоящото дело, Съдът установява, че е налице нарушение на член 13 от Конвенцията поради липсата на ефективно и достъпно средство за защита съгласно вътрешното право за оплакванията на жалбоподателя по отношение на условията на задържането му. Позовавайки се на съображенията, изложени по делото Štrucl и други, Съдът отново би подчертал необходимостта словенските власти да предприемат стъпки за подобряване на условията в затвора. Той също така би повторил своя призив към държавата да разработи ефективен инструмент, който да осигури бърза реакция на оплаквания относно неадекватни условия на задържане.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>