--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,57 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>1. Предложенията на главния прокурор на Република България за възобновяване на наказателни дела на основание чл. 362, ал. 1, т. 5 НПК са процесуално допустими само по отношение на присъди и решения, влезли в сила след 01.04.1998 г. и непроверени по касационен ред.  Съдебният акт, с който предложението за възобновяване се оставя без разглеждане е определение.</w:t>
+        <w:br/>
+        <w:t>2. Присъдите по дела по ЗКПСННИ, не подлежат на проверка по реда на чл. 362, ал. 1, т. 5 НПК.</w:t>
+        <w:br/>
+        <w:t>3. Предложенията на главния прокурор за преглед по реда на надзора на присъди по ЗКПСННИ са процесуално допустими, доколкото и ако са налице други интереси, извън имуществените и ако са спазени условията по § 37, ал. 3 от ПЗР на ЗИД на НПК (ДВ, бр. 21 от 1998 г.).</w:t>
+        <w:br/>
+        <w:t>4. Прокурорът от съответната на първоинстанционния съд прокуратура, който не е бил страна във въззивното производство не може да подава касационен протест.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>