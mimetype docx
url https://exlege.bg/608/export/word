--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -75,51 +75,135 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
+        <w:t>1. Въззивните решения на окръжните съдилища по искове за парични вземания с цена на иска под 1000 лв., ако искът е предявен като частичен, не подлежат на касационно обжалване. </w:t>
+        <w:br/>
         <w:t/>
+        <w:br/>
+        <w:t>2. Решенията на апелативните съдилища, с които се отказва вписване на обстоятелства в съдебен регистър, подлежат на касационно обжалване. </w:t>
+        <w:br/>
+        <w:t/>
+        <w:br/>
+        <w:t>3. Въззивните решения, с които се прогласява нищожността или се обезсилват първоинстанционни решения, като делото се връща за ново разглеждане, подлежат на касационно обжалване. </w:t>
+        <w:br/>
+        <w:t/>
+        <w:br/>
+        <w:t>4. Когато за пръв път се констатират нередовности на исковата молба пред въззивния съд, той я оставя без движение с указания на ищеца да ги отстрани. При неизпълнение първоинстанционното решение се обезсилва. По същия начин процедира и ВКС, освен в хипотезите на чл. 98, ал. 1, б. "г" и "д" ГПК, при които решението на въззивния съд се обезсилва и делото се връща на този съд за уточняване основанието или петитума на иска. </w:t>
+        <w:br/>
+        <w:t/>
+        <w:br/>
+        <w:t>5. Подлежат на касационно обжалване определенията за преграждане на производството - за прекратяване, спиране или отказ за възобновяване на спряно производство. </w:t>
+        <w:br/>
+        <w:t/>
+        <w:br/>
+        <w:t>Прекратителните определения на първоинстанционния съд са тези постановени при липса на положителната процесуална предпоставка или наличие на процесуална пречка за упражняване правото на иск - чл. 15 ГПК, чл. 16 ГПК, чл. 17 ГПК, чл. 18 ГПК, чл. 20 ГПК, чл. 25 ГПК и чл. 224 ГПК, при препращане делото по подведомственост на административен орган - чл. 10 ГПК или по подсъдност на друг съдебен орган - чл. 92 ГПК и чл. 93 ГПК, при десезиране на съда поради оттегляне и отказ от иска или постигане на съдебна спогодба - чл. 119 ГПК и чл. 125 ГПК, при смърт на страната, когато не е възможно процесуално приемство, при сливане качеството на ищец и ответник поради приемство, при невъзобновяване в срок на спряно дело, при замяна на страната от съда - чл. 117 ГПК, чл. 178 ГПК и чл. 180 ГПК, при отказ да се конституира като ищец главно встъпило лице в процеса - чл. 181 ГПК, при отказ за възстановяване срока за обжалване - чл. 39 ГПК, при отказ за освобождаване от държавна такса по чл. 63, ал. 1, б. "б" ГПК. </w:t>
+        <w:br/>
+        <w:t/>
+        <w:br/>
+        <w:t>Приравнени на тях са едноличните разпореждания на съдия от първоинстанционен съд за връщане на нередовна искова молба - по чл. 100, ал. 2 и ал. 3 ГПК. Като преграждащо следва да се третира и определението в охранителното производство по чл. 433, ал. 2 ГПК, с което то се прекратява. </w:t>
+        <w:br/>
+        <w:t/>
+        <w:br/>
+        <w:t>Прекратителни определения във въззивното производство са: определенията по чл. 200 ГПК при просрочие на жалбата, при неизпълнение на указанията за отстраняване в срок на нейната нередовност, при липсата на процесуални предпоставки за упражняване правото на въззивна жалба. Към тази категория се отнасят и едноличните разпореждания на съда за нейното връщане, както и по чл. 203 ГПК, поради десезиране на съда с оттегляне на въззивната жалба. </w:t>
+        <w:br/>
+        <w:t/>
+        <w:br/>
+        <w:t>На касационно обжалване подлежи и определението, с което се прекратява въззивно производство, решението по което не подлежи на обжалване пред ВКС. </w:t>
+        <w:br/>
+        <w:t/>
+        <w:br/>
+        <w:t>Същото се отнася и до определенията на въззивния съд за оставяне без разглеждане частни жалби срещу определения на първоинстанционния съд поради просрочие, неотстранена в срок нередовност, липса на процесуални предпоставки за упражняване правото на жалба или десезиране на съда, независимо от обжалваемостта на самото определение по съществото на жалбата пред ВКС. </w:t>
+        <w:br/>
+        <w:t/>
+        <w:br/>
+        <w:t>6. Подлежат на касационно обжалване определенията, с които се разрешава материалноправен спор, свързан с предмета на съдебното производство. </w:t>
+        <w:br/>
+        <w:t/>
+        <w:br/>
+        <w:t>Такива са: определението по чл. 291 ГПК относно тегленето на жребия в делбата; определението по чл. 414 ГПК за определяне равностойността на присъдената движима вещ. Такива са още: определението по чл. 192, ал. 4 ГПК - относно изменение на решението в частта му за разноските; и определението по чл. 248 ГПК за издаване дубликат от изгубен или унищожен изпълнителен лист, доколкото решението, до което се отнасят подлежи на касационен контрол, съгласно чл. 218а, б. "а" и "б" ГПК. </w:t>
+        <w:br/>
+        <w:t/>
+        <w:br/>
+        <w:t>Отказът за издаване на охранителен акт по чл. 473, ал. 2 ГПК подлежи на касационно обжалване. </w:t>
+        <w:br/>
+        <w:t/>
+        <w:br/>
+        <w:t>7. ВКС не може да допусне обезпечение на иск, когато за пръв път е сезиран с молба от ищеца по чл. 308 ГПК. </w:t>
+        <w:br/>
+        <w:t/>
+        <w:br/>
+        <w:t>8. ВКС не може да постанови спиране на производството по чл. 182, б. "г" и "д" ГПК. </w:t>
+        <w:br/>
+        <w:t/>
+        <w:br/>
+        <w:t>9. Пред касационната инстанция са допустими доказателства за установяване допуснати от въззивния съд нарушения на процесуалните правила относно валидността и допустимостта на решението и относно ограничаване правото на участие на страната в процеса. </w:t>
+        <w:br/>
+        <w:t/>
+        <w:br/>
+        <w:t>10. ВКС следи служебно за валидността и допустимостта на обжалваното решение. Той осъществява контрол за правилността на въззивното решение в рамките на заявените в жалбата основания и може да преквалифицира посочените в нея нарушения, както и да приложи императивна материалноправна норма, дори ако нейното нарушаване не е въведено като касационно основание. </w:t>
+        <w:br/>
+        <w:t/>
+        <w:br/>
+        <w:t>Разрешенията, отнасящи се до въззивното производство в т. 2, т. 13, т. 14, т. 15 и т. 16 от Тълкувателно решение № 1/2000 г. на ОСГК на ВКС, се прилагат и за касационното обжалване при частично обжалване - чл. 196, ал. 2 ГПК относно забраната за влошаване положението на обжалващия - чл. 208, ал. 2 ГПК, обжалване при другарство - обикновено и необходимо, обективното кумулативно и евентуално съединяване на искове - чл. 206, ал. 2 ГПК. </w:t>
+        <w:br/>
+        <w:t/>
+        <w:br/>
+        <w:t>11. Допустимо е при отмяна на въззивно решение по свой почин ВКС да укаже при новото разглеждане на делото да се извършат оглед, освидетелстване или да се изслуша заключение на вещи лица. </w:t>
+        <w:br/>
+        <w:t/>
+        <w:br/>
+        <w:t>12. Грешките при формиране вътрешното убеждение на въззивния съд поради нарушаване на логически, опитни или научни правила представляват нарушение на съществени процесуални правила по чл. 188, ал. 1 и 2 ГПК и чл. 157, ал. 1 и 3 ГПК. </w:t>
+        <w:br/>
+        <w:t/>
+        <w:br/>
+        <w:t>13. Член 218в, ал. 5 ГПК се прилага освен при връщане на касационната жалба на основание чл. 218в, ал. 3 ГПК още и когато въззивното решение не подлежи на обжалване, липсва интерес или легитимация на обжалващия, десезиране на съда с оттегляне на жалбата, спиране на производството или отказ за неговото възобновяване. </w:t>
+        <w:br/>
+        <w:t/>
+        <w:br/>
+        <w:t>14. Определенията на тричленен състав на ВКС, потвърждаващи разпореждания на въззивен съд за връщане на касационна жалба, не подлежат на обжалване пред петчленен състав на съда по реда на чл. 218в, ал. 5 ГПК.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>