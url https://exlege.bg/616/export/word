--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -75,51 +75,61 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>1. Членовете на Висшия съдебен съвет не могат да обжалват решенията му в това си качество.</w:t>
+        <w:br/>
+        <w:t>2. Сроковете по чл. 173, ал. 3 ЗСВ за възбуждане на дисциплинарно производство започват да текат от момента на узнаването, съответно на извършването на дисциплинарното нарушение и дисциплинарната отговорност на магистратите се погасява с изтичането на който и да е от двата срока.</w:t>
+        <w:br/>
+        <w:t>3. Отхвърля предложението за издаване на тълкувателно решение в частта му относно въпроса за обвързаността на Висшия съдебен съвет като дисциплинарнонаказващ орган от предложението на вносителя за вида и размера на дисциплинарното наказание.</w:t>
+        <w:br/>
+        <w:t>4. Решенията на Висшия съдебен съвет, приети с тайно или явно гласуване, следва да бъдат мотивирани, като неизлагането на фактически и правни основания за издаването им води до отмяна.</w:t>
+        <w:br/>
+        <w:t>5. Висшият съдебен съдебен съвет действа в условията на оперативна самостоятелност при назначаването на магистрати, административни ръководители и младши магистрати и при обвързана компетентност, когато приема решения по чл. 35в, ал. 4 и чл. 132, ал. 2 ЗСВ за възстановяване на магистрати на преди това заеманата длъжност в съдебната система.</w:t>
+        <w:br/>
+        <w:t>6. Вносителят на предложение за назначаване и за налагане на дисциплинарно наказание на магистрати, административни ръководители и младши магистрати не може да обжалва решението на Висшия съдебен съвет.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>