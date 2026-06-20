--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -75,51 +75,59 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
+        <w:t>1. Оставя без разглеждане искането на главния прокурор на Република България за постановяване на тълкувателно решение по въпроса "допустимо ли е ново произнасяне с присъда или по реда на чл. 306, ал. 1, т. 1 НПК за извършване на пълно и цялостно групиране на наказанията, ако след влизане в сила на предходен съдебен акт по приложението на чл. 23 -25 НК се съберат и представят доказателства за други, неизвестни за съда предишни осъждания, които се намират в отношение на съвкупност поне с едно от останалите наказани деяния." </w:t>
+        <w:br/>
         <w:t/>
+        <w:br/>
+        <w:t>2. Не е допустимо ново произнасяне с присъда или по реда на чл. 306, ал. 1, т. 1 НПК за извършване на пълно и цялостно групиране на наказанията, ако при предходното произнасяне с влязъл в сила съдебен акт по приложение на чл. 23 - 25 НК по делото на съда са били известни всички осъждания на лицето, но едно или повече от тях са останали необсъдени и не са били включени в съвкупност.</w:t>
+        <w:br/>
+        <w:t/>
+        <w:br/>
+        <w:t>3. Допустимо е след ново осъждане за престъпление, което не попада в отношение на съвкупност с нито едно от деянията по предходни влезли в сила присъди, съдът, постановил последната присъда, да извърши ново групиране на наказанията с присъдата или по реда на чл. 306, ал. 1, т. 1 НПК, като приложи по отношение на предходните осъждания правилата на чл. 23 - 25 НК, включително и принципа за най-благоприятното за осъдения съчетание, установен с Постановление № 4/1965 г. на Пленума на ВС и Решение № 11/1987 г. на ОСНК на ВС.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>