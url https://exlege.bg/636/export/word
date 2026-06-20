--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -75,51 +75,69 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>1. Допустимо е искът за установяване нищожност на договор за доброволна делба по смисъла на чл. 75, ал. 2 ЗН да бъде предявен самостоятелно в отделно исково производство.</w:t>
+        <w:br/>
+        <w:t>2. Договор, с който е постигнато съгласие между съсобствениците за поделяне на съсобствено имущество чрез поставяне в дял на недвижим имот на един от тях, срещу което е поето задължение за издръжка и гледане на друг съделител, представлява договор за делба и не е нищожен, ако е сключен в предвидената в чл. 35, ал. 1 ЗС форма.</w:t>
+        <w:br/>
+        <w:t>3. При извършено разпореждане със спорното право от съсобственик /съделител/ в полза на друго лице в хода на делбеното производство във фазата по допускане на делбата, се прилагат разпоредбите на чл. 226 ГПК /чл. 121 ГПК - отм./.</w:t>
+        <w:br/>
+        <w:t>Лице, придобило права по силата на разпоредителна сделка по време на първата фаза на делбения процес след предявяване на иска за делба, може да замести своя праводател само със съгласието на всички съделители.</w:t>
+        <w:br/>
+        <w:t>След влизане в сила на решението по допускане на делбата във фазата по извършването приобретателят участва чрез своя процесуален субституент /прехвърлителя/, ако не изрази воля да встъпи в процеса като подпомагаща страна.</w:t>
+        <w:br/>
+        <w:t>Приобретателят може да участва като главна страна, ако встъпи в делбеното производство по реда на чл. 225 ГПК /чл. 181 ГПК (отм.).</w:t>
+        <w:br/>
+        <w:t>Приобретателят ще бъде обвързан от решението по извършване на делбата независимо от това дали е встъпил в производството, заместил е прехвърлителя или е участвал в производството чрез своя процесуален субституент. Съсобствеността ще се счита прекратена и по отношение на него, независимо в чий дял ще се падне имотът.</w:t>
+        <w:br/>
+        <w:t>4. Приемането на наследството по опис е материална предпоставка за реализиране правото да се иска възстановяване на запазена част от наследството спрямо заветник или надарен, който не е призован към наследяване.</w:t>
+        <w:br/>
+        <w:t>5. Ползващите се от завещателното разпореждане или дарението лица могат в производството по възстановяване на запазена част от наследството по чл. 30 ЗН да направят възражение за неспазването на предвидения в чл. 61, ал. 1 ЗН срок за приемане на наследството по опис.</w:t>
+        <w:br/>
+        <w:t>Възражение за неспазване на срока по чл. 61, ал. 1 ЗН не може да се прави спрямо посочените в чл. 61, ал. 2 ЗН лица.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>