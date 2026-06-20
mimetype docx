--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Съдът е на мнение, че за да бъде правната рамка, регулираща подаването на касационни жалби, съвместима със стандартите на Конвенцията, обобщената по-горе съдебна практика на Върховния административен съд следва да бъде приложима и към ситуации, когато след отказа на адвокат по правна помощ да подготви касационна жалба страната желае да ползва услугите на друг адвокат. В тази връзка Съдът отбелязва, че на 6 октомври 2004 г. жалбоподателката все още е имала девет дни, в които да се възползва от възможността да поиска разрешение за обжалване след изтичане на срока чрез частно нает адвокат. Ето защо не може да се каже, че тя е била поставена в положение, при което нейният ефективен достъп до съд е бил ограничен в нарушение на член 6 § 1 от Конвенцията. Върховният административен съд изпълнява задачата, очаквана от висшите съдилища в съдебната система, като разрешава конфликти на юриспруденцията и осигурява единно прилагане на вътрешното право. При тези обстоятелства Съдът е удовлетворен, че националните съдилища са признали съществуването на трудностите, възникващи във връзка с тълкуването на приложимия закон по делото на жалбоподателката, и са предприели необходими и достатъчни мерки за разрешаване на тези трудности.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>