--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -75,51 +75,97 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>1. Съдебни разноски за адвокатско възнаграждение се присъждат, когато страната е заплатила възнаграждението. В договора следва да е вписан начина на плащане - ако е по банков път, задължително се представят доказателства за това, а ако е в брой, то тогава вписването за направеното плащане в договора за правна помощ е достатъчно и има характера на разписка.</w:t>
+        <w:br/>
+        <w:t>2. Страната следва да представи списък за разноски по чл. 80 ГПК, дори когато е направила само един разход в производството, за който е представено доказателство.</w:t>
+        <w:br/>
+        <w:t>3. При намаляване на подлежащо на присъждане адвокатско възнаграждение, поради прекомерност по реда на чл. 78, ал. 5 ГПК, съдът не е обвързан от предвиденото в § 2 от Наредба № 1/09.07.2004 г. ограничение и е свободен да намали възнаграждението до предвидения в същата наредба минимален размер.</w:t>
+        <w:br/>
+        <w:t>4. Разноските, направени от молителя в производство по отмяна на влязло в сила съдебно решение, когато молбата е уважена, се присъждат с решението по съществото на спора.</w:t>
+        <w:br/>
+        <w:t>5. Направените от страните в обезпечителното производство разноски се присъждат с окончателното съдебно решение по съществото на спора, с оглед крайният му изход.</w:t>
+        <w:br/>
+        <w:t>6. Размерът на възнаграждението на особен представител по смисъла на чл. 47, ал. 6 ГПК и чл. 48, ал. 2 ГПК се определя от съда при условията на Наредба № 1/2004 г. за минималните размери на адвокатските възнаграждения.</w:t>
+        <w:br/>
+        <w:t>7. Особеният представител на ответника по чл. 47, ал. 6 ГПК не дължи държавна такса, тъй като същата се дължи от страната.</w:t>
+        <w:br/>
+        <w:t>8. Липсата на представен списък по чл. 80 ГПК в хипотезата, при която съдът не се е произнесъл по искането за разноски не е основание да се откаже допълване на решението в частта му за разноските.</w:t>
+        <w:br/>
+        <w:t>9. Молбата за изменение на съдебното решение в частта за разноските, когато страната не е представила списък по чл. 80 ГПК, е недопустима.</w:t>
+        <w:br/>
+        <w:t>10. Държавните учреждения дължат държавна такса при въззивно и касационно обжалване на решения по трудови дела и дела по искове за парични вземания на държавните служители по Закона за държавния служител.</w:t>
+        <w:br/>
+        <w:t>11. Претенцията за разноски по чл. 80 ГПК може да бъде заявена валидно най-късно в съдебното заседание, в което е приключило разглеждането на делото пред съответната инстанция.</w:t>
+        <w:br/>
+        <w:t>12. Компетентен да се произнесе по искане за освобождаване от държавна такса по чл. 83, ал. 2 ГПК при обжалване е съдът, пред който е направено искането.</w:t>
+        <w:br/>
+        <w:t>13. Компетентен да се произнесе по искане за освобождаване от внасяне на такси и разноски по чл. 83, ал. 2 ГПК е съдебният състав, разглеждащ делото.</w:t>
+        <w:br/>
+        <w:t>14. Началният момент, от който започва да тече срока по чл. 248, ал. 1 ГПК за подаване на молба за допълване или изменение на решението в частта за разноските и по отношение на страната, която няма интерес да го обжалва, тече от уведомяването й за решението, ако същото е обжалваемо.</w:t>
+        <w:br/>
+        <w:t>15. Решението по чл. 78а НК, с което наказателният съд освобождава подсъдимия от наказателна отговорност и му налага административно наказание, е приравнено по значение на влязла в сила присъда и по смисъла на чл. 83, ал. 1, т. 4 ГПК.</w:t>
+        <w:br/>
+        <w:t>16. Минималният размер на адвокатското възнаграждение по трудови дела с определен материален интерес се определя по чл. 7, ал. 1, т. 1 от Наредба № 1/2004 г. на Висшия адвокатски съвет за минималните размери на адвокатските възнаграждения.</w:t>
+        <w:br/>
+        <w:t>17. По жалба срещу решение за допускане на делба се дължи държавна такса като по неоценяем иск по чл. 18, ал. 1, вр. чл. 3 от Тарифата за държавните такси, които се събират от съдилищата по ГПК.</w:t>
+        <w:br/>
+        <w:t>18. Държавна такса в хипотезата на обективно кумулативно съединяване на искове по чл. 422 във връзка с чл. 415 ГПК се дължи съгласно чл. 72, ал. 1 ГПК за всеки съединен иск в размерите, посочени в чл. 1 от Тарифата за държавните такси, които се събират от съдилищата по ГПК, като от общия сбор се приспада вече платената такса в заповедното производство.</w:t>
+        <w:br/>
+        <w:t>19. Понятието "разноски по прехвърлянето на имота" по смисъла на чл. 364, ал. 1 ГПК включва и нотариална такса.</w:t>
+        <w:br/>
+        <w:t>20. Размерът на държавната такса при предявен иск за връщане на вещ, предадена на облигационно основание следва да се определя от вида на търсената защита и съответно приложимата материалноправна норма, която е от значение за цената на иска по чл. 69 ГПК.</w:t>
+        <w:br/>
+        <w:t>21. По дела, съставляващи спорна съдебна администрация, когато друго изрично не е предвидено в нормативен акт, се дължи държавна такса в размера по чл. 16 от Тарифата за държавните такси, които се събират от съдилищата по ГПК.</w:t>
+        <w:br/>
+        <w:t>22. Държавната такса в производство по налагане на мерки за защита от домашното насилие (чл. 11, ал. 2 и 3 ЗЗДН) е в размера по чл. 16 от Тарифата за държавните такси, които се събират от съдилищата по ГПК.</w:t>
+        <w:br/>
+        <w:t>23. Държавните служители в МВР са освободени от заплащане на държавни такси по граждански дела, свързани с тяхното служебно правоотношение.</w:t>
+        <w:br/>
+        <w:t>24. Определението на въззивния съд за допълване или изменяне на въззивното решение в частта за разноските се обжалва по реда на чл. 274, ал. 2 ГПК.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>