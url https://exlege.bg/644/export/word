--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -75,51 +75,93 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>1. При проверка на правилността на първоинстанционното решение въззивният съд може да приложи императивна материалноправна норма, дори ако нейното нарушение не е въведено като основание за обжалване. Въззивната инстанция не е ограничена от посоченото във въззивната жалба, когато следи служебно за интереса на някоя от страните по делото или за интереса на родените от брака ненавършили пълнолетие деца при произнасяне на мерките относно упражняването на родителските права, личните отношения, издръжката на децата и ползването на семейното жилище. </w:t>
+        <w:br/>
+        <w:t>2. Въззивният съд не следи служебно за допуснати от първата инстанция процесуални нарушения при докладване на делото. В случай, че въззивната жалба съдържа обосновано оплакване за допуснати от първоинстанционния съд нарушения на съдопроизводствените правила във връзка с доклада, въззивният съд дължи даване на указания до страните относно възможността да предприемат тези процесуални действия по посочване на относими за делото доказателства, които са пропуснали да извършат в първата инстанция поради отсъствие, непълнота или неточност на доклада и дадените указания. </w:t>
+        <w:br/>
+        <w:t>Когато въззивният съд прецени, че дадената от първата инстанция квалификация е неправилна, вследствие на което на страните са били дадени неточни указания относно подлежащите на доказване факти, той следва служебно, без да е сезиран с такова оплакване, да обезпечи правилното приложение на императивна материалноправна норма, като даде указания относно подлежащите на доказване факти и необходимостта за ангажиране на съответни доказателства. </w:t>
+        <w:br/>
+        <w:t>3. Въззивният съд е длъжен да събере доказателствата, които се събират служебно от съда /експертиза, оглед, освидетелстване/, само ако е въведено оплакване за допуснато от първата инстанция процесуално нарушение, от което може да се направи извод, че делото е останало неизяснено от фактическа страна, или за необоснованост на фактическите изводи, поставени в основата на първоинстанционното решение, или ако тези доказателства са необходими за служебно прилагане на императивна материалноправна норма. </w:t>
+        <w:br/>
+        <w:t>4. Възраженията на ответника срещу предявения иск поначало се преклудират с изтичане на срока за отговор на исковата молба по чл. 131, ал. 1 ГПК, поради което не могат да се направят за първи път пред въззивния съд. Това се отнася и за възраженията за погасителна и придобивна давност. Същите могат да се въведат за първи път пред въззивната инстанция, само ако страната поради нарушаване на съдопроизводствените правила /например нарушаване на правото й на участие в първоинстанционното производство/ не е могла да ги заяви пред първата инстанция. В тази им част постановките на т. 6 и т. 12 от ТР № 1/2000 г. от 04.01.2001 г. по гр. д. № 1/2000 г. на ОСГК на ВКС не са актуални при действието на ГПК /в сила от 01.03.2008 г./. </w:t>
+        <w:br/>
+        <w:t>Възражението за прихващане може за първи път да се заяви пред въззивния съд, ако се изразява в материалноправно изявление за компенсиране на две насрещни изискуеми и ликвидни вземания, при което те се погасяват до размера на по-малкото от деня, в който са били налице условията за компенсируемостта им. Ако насрещното вземане е спорно, възражението за прихващане не може да бъде заявено за първи път пред въззивната инстанция. В тази им част постановките на т. 6 и т. 12 от ТР № 1/2000 г. от 04.01.2001 г. по гр. д. № 1/2000 г. на ОСГК на ВКС са актуални и при действието на ГПК /в сила от 01.03.2008 г./. </w:t>
+        <w:br/>
+        <w:t>Възражението за право на задържане се преклудира с изтичане на срока за отговор на исковата молба, когато има за предмет неликвидно вземане. Когато вземането е ликвидно, т. е. установено с влязло в сила съдебно решение или заповед за изпълнение, както и когато възражението се предявява като акцесорно право към насрещния иск на ответника за неговото вземане, същото може да бъде заявено за първи път пред въззивната инстанция. В тази им част постановките на ТР № 1/2000 г. от 04.01.2001 г. по гр. д. № 1/2000 г. на ОСГК на ВКС са актуални и при действието на ГПК /в сила от 01.03.2008 г./. </w:t>
+        <w:br/>
+        <w:t>5. Когато касационната инстанция констатира, че исковата молба е нередовна поради противоречие между обстоятелствената част, в която се излагат твърдения, сочещи на правен интерес да се търси защита срещу определено лице, и петитума, насочен срещу друго лице, въззивното решение е недопустимо и подлежи на обезсилване, като делото следва да се върне за ново разглеждане от друг състав на първоинстанционния съд. Постановките на т. 4 от ТР № 1/2001 г. от 17.07.2001 г. по гр. д. № 1/2001 г. на ОСГК на ВКС в посочената хипотеза не са актуални при действието на ГПК /в сила от 01.03.2008 г./. В останалите хипотези на нередовност на исковата молба ТР № 1/2001 г. от 17.07.2001 г. по гр. д. № 1/2001 г. на ОСГК на ВКС продължава да е актуално. </w:t>
+        <w:br/>
+        <w:t>6. Ако в първата инстанция не е бил конституиран необходим другар, чието участие в производството е задължително, въззивният съд следва да обезсили като недопустимо първоинстанционното решение и да върне делото на първоинстанционния съд за ново разглеждане с участие на необходимия другар. Постановките на т. 17 от ТР № 1/2000 г. от 04.01.2001 г. по гр. д. № 1/2000 г. на ОСГК на ВКС в частта относно задължителното другарство не са актуални при действието на ГПК /в сила от 01.03.2008 г./. </w:t>
+        <w:br/>
+        <w:t>7. </w:t>
+        <w:br/>
+        <w:t>а/ Отказът на първоинстанционния съд да приеме за съвместно разглеждане инцидентен установителен иск не подлежи на обжалване. </w:t>
+        <w:br/>
+        <w:t>б/ Определението, с което се отхвърля искане за увеличение на иск, който не е предявен като частичен, подлежи на обжалване. </w:t>
+        <w:br/>
+        <w:t>в/ Определението /разпореждането/ на първоинстанционния съд, с което е върната насрещна искова молба поради неизпълнени указания за отстраняване на нередовността й, подлежи на обжалване на основание чл. 274, ал. 1, т. 2 във връзка с чл. 129, ал. 3 ГПК. </w:t>
+        <w:br/>
+        <w:t>8. Въззивното решение, с което решението на първоинстанционния съд е обезсилено и делото е прекратено, ако цената на иска е под 5 000 лв. по граждански дела, респективно под 10 000 лв. по търговски дела, не подлежи на касационно обжалване поради ограничението на чл. 280, ал. 2 ГПК. </w:t>
+        <w:br/>
+        <w:t>9. </w:t>
+        <w:br/>
+        <w:t>а/ Определението на въззивния съд, с което е потвърдено първоинстанционно определение за отказ да се конституира трето лице-помагач, не подлежи на касационно обжалване. </w:t>
+        <w:br/>
+        <w:t>б/ Определението на въззивния съд, с което е потвърдено първоинстанционно определение, с което е отказано конституиране на главно встъпило лице, подлежи на касационно обжалване. </w:t>
+        <w:br/>
+        <w:t>в/ Определението на въззивния съд, с което се потвърждава определение на първоинстанционен съд за прекратяване на производството поради неподведомственост /чл. 15, ал. 2 ГПК/ или неподсъдност на спора /чл. 121 ГПК/, подлежи на касационно обжалване на основание чл. 274, ал. 3, т. 1 ГПК. В тази част постановките на т. 5 от ТР № 1/2001 г. от 17.07.2001 г. по гр. д. № 1/2001 г. на ОСГК на ВКС са актуални и при действието на ГПК /в сила от 01.03.2008 г./. </w:t>
+        <w:br/>
+        <w:t>Определението на въззивния съд, с което се потвърждава определение на първоинстанционен съд, с което е оставен без уважение отвод за неподведомственост, респективно за неподсъдност, не подлежи на касационно обжалване, тъй като не е от категорията на актовете, предвидени в чл. 274, ал. 3, т. 1 и т. 2 ГПК. </w:t>
+        <w:br/>
+        <w:t>Определението по чл. 122 ГПК, постановено по спор за подсъдност между съдилищата, не подлежи на обжалване, тъй като не попада сред актовете по чл. 274, ал. 1, т. 1 и т. 2 и чл. 274, ал. 3, т. 1 и т. 2 ГПК. </w:t>
+        <w:br/>
+        <w:t>10. Разпорежданията, с които въззивният съд връща касационната жалба на някое от основанията по чл. 286, ал. 1 ГПК или частната касационна жалба на някое от основанията по чл. 262, ал. 2 във връзка с чл. 275, ал. 2 ГПК, следва да бъдат постановявани еднолично. </w:t>
+        <w:br/>
+        <w:t>11. Отклонява предложението на председателя на Върховния касационен съд за постановяване на тълкувателно решение по въпроса: При отмяна на въззивното решение като необосновано, следва ли касационният съд да върне делото за ново разглеждане от друг състав на въззивния съд съгласно чл. 293, ал. 3 ГПК или дължи постановяване на касационно решение по съществото на спора.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>