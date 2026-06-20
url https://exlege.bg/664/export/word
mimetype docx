--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -75,51 +75,57 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>1. Осъдените на наказание "пробация", което на основание чл. 43а, т. 2 НК е заменено с наказание "лишаване от свобода", се считат за осъдени на "лишаване от свобода" от момента на влизане в сила на определението по чл. 452, ал. 3 от НПК с всички произтичащи от това последици.</w:t>
+        <w:br/>
+        <w:t>2. Дължи се постановяване на отделно изтърпяване на отложеното наказание "лишаване от свобода" на основание чл. 68, ал. 1 и ал. 2 от НК (респективно произнасяне по чл. 69, ал. 2 от НК), ако деянието, за което е постановена осъдителна присъда с наказание "пробация", заменено впоследствие с "лишаване от свобода", е престъпление от общ характер, извършено в изпитателен срок на предходно осъждане.</w:t>
+        <w:br/>
+        <w:t>3. При определяне на общо най-тежко наказание при съвкупност от престъпления, наложени с различни присъди, се взима предвид "заместващото наказание" "лишаване от свобода", което е определено по реда на чл. 451-452 от НПК.</w:t>
+        <w:br/>
+        <w:t>4. При съпоставяне на престъпленията, с оглед преценката в какви съотношения се намират се взима пред вид моментът на влизане в сила на определението по чл. 452, ал. 3 от НПК, с което е извършена замяна на наказанието "пробация" с "лишаване от свобода".</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>