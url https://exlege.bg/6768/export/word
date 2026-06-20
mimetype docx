--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Правното основание на иска е чл.82, 1 и 2 от Регламент № 2016/679 /ОРЗД/, съгласно който всяко лице, което е претърпяло материални или нематериални вреди в резултат на нарушение на посочения регламент, има право да получи обезщетение от администратора или обработващия лични данни за нанесените вреди. В чл. 82, 2 от ОРЗД са посочени трите кумулативно необходими предпоставки, за да възникне правото на обезщетение: обработването на личните данни да е извършено в нарушение на разпоредбите на регламента; вреди, нанесени на субекта на данните и причинно-следствена връзка между незаконосъобразното обработване на данните и вредите. Самото нарушение на разпоредбите на ОЛЗД само по себе си не е достатъчно, за да се приеме, че приложените технически и организационни мерки не са подходящи по смисъла на чл. 24 и чл. 32 от същия и да бъде присъдено право на обезщетение. Опасенията, които субект на лични данни изпитва, вследствие на нарушение на този регламент, от потенциална злоупотреба с неговите лични данни от трети лица, могат сами по себе си да представляват "нематериална вреда" по смисъла на чл. 82 от Регламент 2016/679, но тежестта на доказване е на ищеца, съгласно чл. 154, ал. 1 от ГПК във връзка с чл. 144 от АПК. Липсата на доказателства в посочения смисъл имат за правна последица недоказаност на втория елемент от фактическия състав на отговорността. Тъй като трите елемента са кумулативно дадени в чл.82 от ОРЗД, липсата на доказаност на който и да е от тях води до неоснователност на иска. Вредите не се презумират.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>