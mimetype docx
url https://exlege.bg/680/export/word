--- v0 (2026-02-04)
+++ v1 (2026-06-19)
@@ -75,51 +75,73 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>1. Налице са основания за промяна на тълкуването, дадено с ТР № 85 от 1.11.1966 г. по н. д. № 79/1960 г. на ОСНК на ВС. По смисъла на чл. 4, § 1 от Протокол № 7 към ЕКПЧ влязлото в сила решение на районния съд, постановено по реда, предвиден в УБДХ, е законна пречка за съдене на виновния за същото деяние, ако то съдържа признаците на престъплението хулиганство по чл. 325 от НК.</w:t>
+        <w:br/>
+        <w:t>1.1. Наказателно производство, образувано срещу лице, по отношение на което за същото деяние е било проведено приключило с влязъл в сила акт административнонаказателно производство с характер на наказателно производство по смисъла на ЕКПЧ, подлежи на прекратяване на основание чл. 4, § 1 от Протокол № 7 по реда на чл. 24, ал. 1, т. 6 от НПК.</w:t>
+        <w:br/>
+        <w:t>1.2.1. Двойното наказване на едно и също лице за едно и също деяние в административнонаказателно производство без характер на наказателно производство по смисъла на чл. 4 от Протокол № 7 към ЕКПЧ и в наказателно производство, когато административнонаказателното производство се е развило първо във времето, се преодолява по установения от чл. 70, б. "г" от ЗАНН ред.</w:t>
+        <w:br/>
+        <w:t>1.2.2. Последиците от повторното наказателно преследване на едно и също лице за същото деяние, за което спрямо него е било проведено приключило с влязъл в сила акт административнонаказателно производство с наказателен характер по смисъла на Конвенцията, се преодоляват чрез:</w:t>
+        <w:br/>
+        <w:t>- прекратяване на второто по ред наказателно производство, образувано и/или проведено срещу дееца за същото деяние след окончателното приключване на административнонаказателното производство с наказателен характер, съответно с отмяна на постановените по него съдебни актове и прекратяването му на основание чл. 4, § 1 от Протокол № 7, вр. чл. 24, ал. 1, т. 6 от НПК;</w:t>
+        <w:br/>
+        <w:t>- възобновяване на окончателно приключилото административнонаказателно производство с наказателен характер по смисъла на чл. 4 от Протокол № 7 към ЕКПЧ при наличие на предпоставките на чл. 70, б. "в" от ЗАНН, отмяна на постановените по него актове и прекратяването му;</w:t>
+        <w:br/>
+        <w:t>- възобновяване на прекратеното наказателно производство на основание чл. 422, ал. 1, т. 3 от НПК или отмяна на постановлението на прокурора за прекратяване на наказателното производство по реда на чл. 243, ал. 9 от НПК и провеждане на наказателното производство след отпадане на процесуалната пречка по чл. 4, § 1 от Протокол № 7.</w:t>
+        <w:br/>
+        <w:t>1.2.3. Когато административнонаказателното производство не може да бъде възобновено, последиците от повторното наказателно преследване на лицето за същото деяние, за което спрямо него е било проведено приключило с влязъл в сила акт административнонаказателно производство с наказателен характер по смисъла на чл. 4 от Протокол № 7 към ЕКПЧ, се преодоляват чрез прекратяване на наказателното производство на основание чл. 4, § 1 от Протокол № 7 към ЕКПЧ по реда на чл. 24, ал. 1, т. 6 от НПК, съответно, отмяна на постановените по него съдебни актове и прекратяването му или възобновяване на наказателното производство, отмяна на постановените по него съдебни актове и прекратяването му.</w:t>
+        <w:br/>
+        <w:t>2. Налице са основания за промяна на тълкуването, дадено с ТР № 46 от 16.10.1979 г. по н. д. № 36/1979 г. на ОСНК на ВС. Недопустимо е съдът, разглеждащ обвинение за престъпление по чл. 325 от НК, да изпраща делото като преписка на съответния компетентен орган по чл. 4 от УБДХ - районния съдия, когато не намери основания за издаване на осъдителна присъда по чл. 325 от НК и оправдае подсъдимия, но констатира, че има достатъчно доказателства за административно нарушение по УБДХ.</w:t>
+        <w:br/>
+        <w:t>2.1. Недопустимо е съдът, разглеждащ обвинение за престъпление по НК, да наложи на подсъдимия административно наказание, когато приеме, че не са налице основания за постановяване на осъдителна присъда и го оправдае по повдигнатото обвинение, но констатира, че има достатъчно доказателства за административно нарушение.</w:t>
+        <w:br/>
+        <w:t>3. Налице са основания за частична промяна на тълкуването, дадено с ТР № 51 от 29.12.1978 г. по н. д. № 50/1978 г. на ОСНК във втората му част.</w:t>
+        <w:br/>
+        <w:t>3.1. Деецът не следва да носи едновременно наказателна и административнонаказателна отговорност в случаите, когато с извършеното от него деяние са нарушени едновременно наказателна и административнонаказателна норма с различни обекти на защита.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>