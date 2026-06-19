--- v0 (2026-02-04)
+++ v1 (2026-06-19)
@@ -75,51 +75,117 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>1. Принудителното изпълнение се насочва върху отделен имуществен обект на длъжника с налагането на запор или възбрана върху този обект.</w:t>
+        <w:br/>
+        <w:t>Налагането на запор или възбрана върху несеквестируема непотребима вещ, както и описът на такава вещ са допустими изпълнителни действия. Не е допустимо налагането на запор върху несеквестируема потребима вещ, както и върху изцяло несеквестируемо или друго вземане на длъжника от трето задължено лице, върху което не се допуска принудително изпълнение. Налагането на запор върху частично несеквестируемо вземане е допустимо изпълнително действие, тъй като той обхваща само секвестируемата част.</w:t>
+        <w:br/>
+        <w:t>Нарушава несеквестируемостта налагането на запор върху несеквестируема потребима вещ, както и върху изцяло несеквестируемо или друго вземане, върху което не се допуска принудително изпълнение. Запорът трябва да е наложен, за да упражни длъжникът правото си на жалба. Нарушават несеквестируемостта несъвместимото с нея постановление за назначаване на пазач и насрочването на публична продан на несеквестируема потребима вещ. Не е необходимо тези действия да бъдат извършени, за да упражни длъжникът правото си на жалба, достатъчно е налагането на запор или възбрана върху несеквестируема вещ.</w:t>
+        <w:br/>
+        <w:t>Длъжникът може да упражни чрез жалба правото си на закрила поради несеквестируемост на вземането, върху което е насочено изпълнението до изтичането на едноседмичния срок от връчването на съобщението за наложения запор върху изцяло несеквестируемо или друго вземане, върху което не се допуска принудително изпълнение, а когато запорът не е съобщен на длъжника или е наложен върху частично несеквестируемо вземане - от узнаването, че третото задължено лице е платило на съдебния изпълнител или отказва да плати на длъжника поради наложения запор. Пропускането на срока осуетява само отмяната на наложения запор като изпълнително действие.</w:t>
+        <w:br/>
+        <w:t>Длъжникът може да упражни чрез жалба правото си на закрила поради несеквестируемост на вещ, върху която е насочено изпълнението до изтичането на едноседмичния срок от връчването на съобщението за насрочване на проданта. Пропускането на срока осуетява само отмяната на запора или публичната продан като изпълнителни действия.</w:t>
+        <w:br/>
+        <w:t>Длъжникът може да обжалва на основание несеквестируемостта и разпределението в тридневен срок от предявяването му.</w:t>
+        <w:br/>
+        <w:t>2. При наличието на наложени запори върху движими вещи, необрани насаждения и плодове е допустимо насрочването на друга публична продан на същите, ако тези вещи не са изнесени за продан на борса или в магазин. Недопустимо е, при тези условия, насрочването на публична продан на движими вещи, които са изнесени за продан на борса или в магазин.</w:t>
+        <w:br/>
+        <w:t>Извършената при тези условия публична продан, без разрешение на районния съд, поражда вещнопрехвърлително действие, въпреки нарушението.</w:t>
+        <w:br/>
+        <w:t>Разпоредбата на чл. 473 ГПК не намира приложение при насочване на изпълнение върху недвижими вещи и вземания на длъжника.</w:t>
+        <w:br/>
+        <w:t>Районният съд разрешава извършването на продан за изпълнение на вземането на последващ (конкуриращ) взискател, когато няма протичаща продан по вписан в регистъра протокол за поставяне на обявленията по чл. 477, ал. 3, изр. 2 ГПК от предходен взискател, както и когато протоколът от предходен взискател е вписан повече от един месец след извършването на описа или обявената продан е втора или последваща, а конкуриращият взискател е спазил месечния срок от извършването на описа за неговото вземане.</w:t>
+        <w:br/>
+        <w:t>Районният съд отказва исканото разрешение, когато протича продан по вписан в регистъра протокол за поставяне на обявление по чл. 477, ал. 3, изр. 2 ГПК от предходен взискател, освен ако протичащата продан е обявена повече от месец след извършването на описа или е втора или последваща, а конкуриращият взискател е спазил месечния срок.</w:t>
+        <w:br/>
+        <w:t>3. Наложеният запор върху трудово възнаграждение или друго възнаграждение за труд, както и върху пенсия не обхваща нито вземането на длъжника от третото задължено лице до размера на минималната работна заплата, нито пропорционално определената несеквестируема част от това вземане.</w:t>
+        <w:br/>
+        <w:t>4. Районният съд по местоизпълнението назначава особен представител на длъжника, ако при пристъпването към изпълнение той има регистриран постоянен и настоящ адрес, но не може да бъде намерен там, нито може да се намери лице, което е съгласно да получи съобщението и длъжникът не се е явил да го получи в указания двуседмичен срок.</w:t>
+        <w:br/>
+        <w:t>5. Всички кредитори, в чиято полза е допуснато обезпечение чрез налагане на запор или възбрана се считат присъединени взискатели, когато изпълнението е насочено върху предмета на обезпечението. Без значение е дали запорът или възбраната са наложени в обезпечително, или в изпълнително производство.</w:t>
+        <w:br/>
+        <w:t>Всички кредитори с наложени запори и възбрани върху вещ, като присъединени по право (не по тяхна молба), се уведомяват от съдебния изпълнител за насочването на изпълнението, за насрочването на описа и проданта, както и за разпределението; а всички кредитори с наложени запори върху парично вземане, като присъединени по право (не по тяхна молба), се уведомяват от съдебния изпълнител, ако той извършва разпределението на платената от третото задължено лице сума.</w:t>
+        <w:br/>
+        <w:t>6. Не всички разноски по изпълнителното дело на първоначалния взискател се ползват с право на предпочтително удовлетворяване по чл. 136, ал. 1, т. 1 ЗЗД. С такова право се ползват и в първия ред на специалните привилегии се включват разноските на първоначалния взискател по осъществяването на изпълнителния способ, постъпленията от който се разпределят. В този ред може да бъдат включени и разноските на първоначалния взискател за образуване на изпълнителното дело и за възнаграждение на един адвокат.</w:t>
+        <w:br/>
+        <w:t>Разноските на първоначалния взискател за обезпечението на иска срещу длъжника чрез налагане на запор или възбрана върху събраното вземане или осребрената вещ, постъпленията, от които се разпределят, се ползват с привилегия, но когато в разпределението участват присъединени кредитори със специална привилегия по чл. 136, ал. 1, т. 2, 3 и 4 ЗЗД, разноските се включват след тях - в реда преди първата по ред обща привилегия; а когато в разпределението участват и кредитори с привилегия по чл. 16, ал. 3 ЗОЗ - преди техния ред.</w:t>
+        <w:br/>
+        <w:t>Не се ползват с право на предпочтително удовлетворяване по чл. 136, ал. 1, т. 1 ЗЗД разноските за други, реализирани по искане на първоначалния взискател изпълнителни способи нито разноските, направени от него за изпълнителни способи, които не са приложени.</w:t>
+        <w:br/>
+        <w:t>Не се ползват с право на предпочтително удовлетворяване по чл. 136, ал. 1, т. 1 ЗЗД разноските на първоначалния взискател, в т. ч. тези за адвокатско възнаграждение в производството по издаване на изпълнителния лист.</w:t>
+        <w:br/>
+        <w:t>Не се ползват с право на предпочтително удовлетворяване по чл. 136, ал. 1, т. 1 ЗЗД никакви разноски на присъединени взискатели, освен разноските по исковете по чл. 134 и чл. 135 ЗЗД, когато са направени от тях. Тези разноски се ползват с право на предпочтително удовлетворяване по чл. 136, ал. 1, т. 1 ЗЗД и когато са направени от първоначалния взискател; но когато в разпределението участват заложни и ипотекарни кредитори, на които оспорените с иск сделки не са противопоставими поради поредността на учредяването на залога или ипотеката, както и други присъединени кредитори със специална привилегия по чл. 136, ал. 1, т. 3 и 4 ЗЗД, те се включват след тях - в реда преди първата по ред обща привилегия; а когато в разпределението участват и кредитори с привилегия по чл. 16, ал. 3 ЗОЗ - преди техния ред.</w:t>
+        <w:br/>
+        <w:t>7. Вземането, обезпечено с ипотека, вписана след вписването на възбрана върху имота се удовлетворява в реда на хирографарните кредитори.</w:t>
+        <w:br/>
+        <w:t>8. Действията на съда и наддавачите във връзка с подадените тайни наддавателни предложения в продължение на пълния срок за това и действията на страните с право на изкупуване, както и действията на съдебния изпълнител и наддавачите при провеждане на наддаването с явни наддавателни предложения с фиксирана стъпка са част от наддаването и надлежното им извършване подлежи на проверка по жалба срещу постановлението за възлагане.</w:t>
+        <w:br/>
+        <w:t>9. След като и новата продан с начална цена 80 на сто от предходната е обявена за нестанала, по искане на взискателя, съдебният изпълнител определя нова начална цена по реда на чл. 468 ГПК.</w:t>
+        <w:br/>
+        <w:t>10. Когато взискателят не е поискал извършването на изпълнителни действия в продължение на две години и изпълнителното производство е прекратено по чл. 433, ал. 1, т. 8 ГПК (чл. 330, ал. 1, б. "д" ГПК отм.), нова погасителна давност за вземането започва да тече от датата, на която е поискано или е предприето последното валидно изпълнително действие.</w:t>
+        <w:br/>
+        <w:t>Обявява за изгубило сила Постановление № 3/1980 г. на Пленума на Върховния съд.</w:t>
+        <w:br/>
+        <w:t>11. Ако взискателят не е внесъл авансово дължима такса, частният съдебен изпълнител я събира от длъжника съгласно чл. 79, ал. 2 ГПК, когато длъжникът отговаря за тази такса. Когато длъжникът не отговаря за тази такса, частният съдебен изпълнител може да претендира плащането й от взискателя по реда на чл. 410, ал. 1 ГПК, независимо от размера на таксата.</w:t>
+        <w:br/>
+        <w:t>Изпълнителното действие не е опорочено поради невнасянето от взискателя на авансово дължимата такса за него.</w:t>
+        <w:br/>
+        <w:t>Несъбирането от частния съдебен изпълнител на авансово дължимата такса от взискателя съставлява дисциплинарно нарушение по смисъла на чл. 67 ЗЧСИ.</w:t>
+        <w:br/>
+        <w:t>12. Дисциплинарната отговорност на частния съдебен изпълнител по чл. 69 ЗЧСИ се погасява по давност, когато председателят на дисциплинарната комисия не е сезиран в давностния срок от министъра на правосъдието или от Съвета на камарата на частните съдебни изпълнители.</w:t>
+        <w:br/>
+        <w:t>Председателят на дисциплинарната комисия не образува дисциплинарно производство, а образуваното се прекратява от дисциплинарния състав, когато председателят на дисциплинарната комисия не е сезиран преди изтичането на давностния срок.</w:t>
+        <w:br/>
+        <w:t>13. Несеквестируеми са вземанията на длъжника по сметка в банка, когато по сметката постъпват само плащания по пълно несеквестируеми вземания и/или вземания, върху които не се допуска принудително изпълнение.</w:t>
+        <w:br/>
+        <w:t>Наложеният запор върху сметка на длъжника в банка не обхваща несеквестируемата част от трудовото възнаграждение за съответния месец или другото възнаграждение за труд за съответния период, както и върху пенсията за съответния месец.</w:t>
+        <w:br/>
+        <w:t>Когато по сметка на длъжника, наред с постъпленията от несеквестируеми вземания и вземания, върху които не се допуска принудително изпълнение, постъпват и плащания по други (секвестируеми) вземания, изпълнението върху наличността по такава сметка е недопустимо само над общия размер на другите (секвестируеми) постъпления.</w:t>
+        <w:br/>
+        <w:t>14. Подаването на молба за издаване на изпълнителен лист на несъдебно изпълнително основание по чл. 242 ГПК (отм.) не представлява предприемане на действие за принудително изпълнение по смисъла на чл. 116, б. "в" ЗЗД.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>