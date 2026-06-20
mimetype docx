--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -75,51 +75,63 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>1. Исковете с правна квалификация чл. 53, ал. 2, изр. 2 ЗКИР /първоначална редакция/, нов чл. 54, ал. 2 ЗКИР, са оценяеми, като съгласно чл. 69, ал. 1, т. 2 ГПК цената им се формира на основата на данъчната оценка или пазарната цена на частта от имота, правото на собственост върху която се защитава с предявяването на иска.</w:t>
+        <w:br/>
+        <w:t>Държавната такса по този род искове се определя по правилото на чл. 71, ал. 2 ГПК - върху една четвърт от цената на иска.</w:t>
+        <w:br/>
+        <w:t>2. Искове за собственост на реална част от имот, когато тази реална част е част от бивш имот, възстановен по реда на ЗСПЗЗ, ЗВСОНИ или ЗВСВНОИ по ЗТСУ, ЗПИНМ, ЗБНМ, ЗДИ и ЗС, са допустими.</w:t>
+        <w:br/>
+        <w:t>3. Допустимостта на иска по чл. 53, ал. 2, изр. 2 ЗКИР /първоначална редакция/, нов чл. 54, ал. 2 ЗКИР, не е обусловена от предварително провеждане на административна процедура по чл. 53, ал. 1 ЗКИР /първоначална редакция/ по констатиране на непълноти или грешки в кадастралната карта.</w:t>
+        <w:br/>
+        <w:t>4. Иск за собственост на реална част от поземлен имот, когато тази част неправилно е заснета в кадастралния план или в кадастралната карта като част от съседен имот или изобщо не е заснета като самостоятелен имот, е допустим, дори да не е проведена административната процедура по чл. 53, ал. 1, т. 1 ЗКИР /първоначална редакция/ за поправяне на непълноти и грешки в одобрената кадастрална карта и кадастрални регистри, или иск по чл. 53, ал. 2, изр. 2 ЗКИР /първоначална редакция/, нов чл. 54, ал. 2 ЗКИР.</w:t>
+        <w:br/>
+        <w:t>В производството по иска за собственост съдът изследва наличието на непълнота или грешка в одобрената кадастрална карта.</w:t>
+        <w:br/>
+        <w:t>5. Производството по предявен иск с правно основание чл. 53, ал. 2, изр. 2 ЗКИР /първоначална редакция/, нов чл. 54, ал. 2 ЗКИР, не е обуславящо по смисъла на чл. 229, ал. 1, т. 4 ГПК за производството по предявен иск за собственост на същия имот.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>