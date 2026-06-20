--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,61 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
+        <w:t>Не може да бъде използван капацитетът на трети лица  по отношение на първата група критерии за подбор по чл.59, т.1, съответно чл.60 от сега действащия закон – годността (правоспособността) за упражняване на професионална дейност. </w:t>
+        <w:br/>
         <w:t/>
+        <w:br/>
+        <w:t>Законодателят в разпоредбата на чл.65 от закона е установил кои от критериите по подбора и при спазване на какви условия и правила могат да се използват от участниците при подаване на оферти, макар, че са капицитет на трети лица. Това могат да са само критерии от т.2 и т.3 на чл.59, ал.1 от закона – свързани с икономическо и финансово състояние; технически способности и професионална компетентност. </w:t>
+        <w:br/>
+        <w:t>
+          <p>__</p>
+        </w:t>
+        <w:br/>
+        <w:t>Прегледът на трите категории критерии за подбор ( чл. 60, чл. 62, чл. 63 ЗОП) действително сочи, че една част от тях са с материален характер – финанси, технически средства и съоръжения, инструменти и техническо оборудване, персонал, ръководен състав и експерти и др. Реално съществуващи, те могат да бъдат предоставени от един субект на друг. Другата голяма част от критериите, обаче са от нематериално естество: вписване в различни регистри, специално разрешение или членство в организация, оборот, застраховка, опит, професионална компетентност, сертифициране и др. и не могат да бъдат прехвърлени сами по себе си.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>