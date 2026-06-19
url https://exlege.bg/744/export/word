--- v0 (2026-02-04)
+++ v1 (2026-06-19)
@@ -75,51 +75,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t>1. Трето лице, придобило движима вещ, предмет на договор за особен залог, след вписване на договора в Централния регистър на особените залози, има положението на залогодател по смисъла на чл. 13, ал. 1 ЗОЗ (редакция до приемане на ЗИД ЗОЗ с ДВ, бр. 105/2016 г., в сила от 30.12.2016 г.), ако е придобило вещта от вписан залогодател или ако към момента на придобиването на вещта е знаело за учредения върху нея особен залог, независимо от липсата на вписване на залога по партида на праводателя му в Централния регистър на особените залози. Не е допустимо насочване на изпълнение по реда на ЗОЗ (редакция до приемане на ЗИД ЗОЗ с ДВ, бр. 105/2016 г., в сила от 30.12.2016 г.) върху движима вещ, предмет на особен залог, срещу трето лице - приобретател на тази вещ, което има положението на залогодател по смисъла на чл. 13, ал. 1 ЗОЗ (при посочената редакция на закона), ако разпореждането с вещта не е вписано по неговата партида в Централния регистър на особените залози.</w:t>
+        <w:t>1. Трето лице, придобило движима вещ, предмет на договор за особен залог, след вписване на договора в Централния регистър на особените залози, има положението на залогодател по смисъла на чл. 13, ал. 1 ЗОЗ (редакция до приемане на ЗИД ЗОЗ с ДВ, бр. 105/2016 г., в сила от 30.12.2016 г.), ако е придобило вещта от вписан залогодател или ако към момента на придобиването на вещта е знаело за учредения върху нея особен залог, независимо от липсата на вписване на залога по партида на праводателя му в Централния регистър на особените залози. Не е допустимо насочване на изпълнение по реда на ЗОЗ (редакция до приемане на ЗИД ЗОЗ с ДВ, бр. 105/2016 г.) върху движима вещ, предмет на особен залог, срещу трето лице - приобретател на тази вещ, което има положението на залогодател по смисъла на чл. 13, ал. 1 ЗОЗ (при посочената редакция на закона), ако разпореждането с вещта не е вписано по неговата партида в Централния регистър на особените залози.</w:t>
         <w:br/>
         <w:t>2. Продажбата на недвижим имот като част (елемент) от заложено по реда на ЗОЗ (в редакция до приемане на ЗИД ЗОЗ с ДВ, бр. 105/2016 г.) търговско предприятие е деривативен придобивен способ.</w:t>
         <w:br/>
         <w:t>Вписаните ипотеки и възбрани се запазват.</w:t>
         <w:br/>
         <w:t>Погасяват се само залозите, учредени по реда на ЗОЗ.</w:t>
         <w:br/>
         <w:t>3. Вписаните възбрани по реда на чл. 397, ал. 1, т. 1 ГПК или наложени в производство по индивидуално принудително изпълнение по чл. 451 ГПК и чл. 452, ал. 2 ГПК не се заличават след провеждане на публична продан на възбранения недвижим имот, освен в изрично предвидените от закона хипотези.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>