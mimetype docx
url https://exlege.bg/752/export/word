--- v0 (2026-02-04)
+++ v1 (2026-06-19)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>В конкретния случай секретарят на СИК – Константин Нинов съзнателно, извън служебните си задължения като член на СИК е изпратил електронно съобщение до личната си електронна пощенска кутия k@hotmail.com, съдържащо лични данни на 337 физически лица. Единствено не доставянето на електронното съобщение до адресата поради надвишаване обема на съобщението над максимално допустимия предотвратява нераглементирано разпространение на личните данни. Видно от гореизложеното, г-н Н се явява администратор като физическо лице, тъй като незаконосъобразно е обработил личните данни за собствени лични цели, независимо че не ги е достъпил. Обработването е чрез самото изпращане, достъпването е последващо действие, което не се е осъществило поради случайни обстоятелства. Предвид гореизложеното, с действията си г-н Н е нарушил разпоредбата на чл.6 § 1, букви „ а“, „б“, „в“, „г“, „д“, „е“ от Регламент (ЕС) 2016/679. За нарушение на чл. 6, § 1, букви „ а“, „б“, „в“, „г“, „д“, „е“ е наложено административно наказание – глоба в размер на 1 500 лева.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>