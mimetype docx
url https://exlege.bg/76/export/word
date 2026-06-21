--- v0 (2026-02-04)
+++ v1 (2026-06-21)
@@ -75,51 +75,59 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>1. В производствата за финансови начети, образувани в гражданско дело съгласно чл. 299 и сл. ГПК, са допустими свидетелски показания за отчитане на веществени липси и въобще за опровергаване на фактическите констатации по ревизионния акт при ограниченията за допустимостта на свидетелските показания по ГПК.</w:t>
+        <w:br/>
+        <w:t>2. Съдът може по същите производства при постановяването на решението да отсрочи или разсрочи неговото изпълнение с оглед имотното състояние на начетеното лице или на други обстоятелства съгласно чл. 191 ГПК.</w:t>
+        <w:br/>
+        <w:t>3. По същите производства може под формата на възражение да се извършва компенсация на ликвидно по основание и размер и изискуемо вземане на начетеното лице към увреденото предприятие - чл. 109 ГПК и чл. 221, ал. 2 ГПК.</w:t>
+        <w:br/>
+        <w:t>4. По същите производства не може да се предявява насрещен иск и да се привлича трето лице-помагач при условията на чл. 175 ГПК.</w:t>
+        <w:br/>
+        <w:t>5. Когато с ревизионния акт е начетено само едно лице, но за причинената щета отговарят солидарно и други лица (едно или повече), тия лица могат да бъдат привлечени като нови граждански ответници и по искане на ищеца - увреденото държавно учреждение (предприятие), кооперация или обществена организация, при спазване на изискванията на чл. 117, ал. 3 ГПК.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>