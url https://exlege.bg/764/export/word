--- v0 (2026-02-04)
+++ v1 (2026-06-21)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Достъп до личните данни събирани посредством системата за видеонаблюдение в периода от монтирането ѝ през 2019г. до 10.06.2021г. е имал Л.Б., предвид което същият има качеството на администратор на лични данни по смисъла на чл.4, ал.7 от ОРЗД. Предвид целта на осъществявано видеонаблюдение, а именно охрана на собствеността на администратора, местоположението и обхвата на камерa 5 се налага извода за видеонаблюдение осъществявано в нарушение на принципите по чл.5, §1, буква„а“ и „в“ от ОРЗД, на законосъобразност и свеждане на данните до минимум, доколкото в обхвата на видеонаблюдение попадат общи части от ЕС. Доказателства за взето решение от Общо събрание на етажната собственост за осъществяване на видеонаблюдението не са ангажирани, наличието на такова не се и твърди, предвид което следва да се приеме, че решение липсва. Противно на видеонаблюдението осъществявано рамките на собствения имот (камера 3), не може да се приеме, че видеонаблюдението на обществени места представлява легитимен интерес на администратора предвид липсата на преимуществен интерес на последния пред интереса на физическите лица обект на наблюдението– неограничен и неопределен брой лица свободно преминаващи по улицата. За нарушение на чл.5, §1, буква„а“ и „в“ от Регламент ЕС 2016/679 и на основание чл.58, §2, буква„г“ от Регламента разпорежда на администратора на лични данни „Б.“ ООД да съобрази операциите по обработване на лични данни с разпоредбите на Регламента, като преустанови наблюдението на общи части от сграда в режим на етажна собственост и обществени места– прилежаща улица, като демонтира камера №5, а камери 1, 2 и 4 препозиционира или пренасочи, така че в обхватът им да попада охранявани имот – гараж, без да обхваща обществени места. На основание чл.58, §2, буква„б“ от ОРЗД отправи официално предупреждение до Л.Б. за обработване на лични данни посредством видеонаблюдение осъществявано на адрес гр. С. от лятото на 2019г. до 10.06.2021г. от камери 1, 2, 4 и 5 в нарушение на чл.5, §1, буква„а“ и „в“ от ОРЗД.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>