--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Съдържащата се във видеозаписите от средства за наблюдение информация за физическото лице в съвкупност - образ, ежедневни навици, поведенчески реакции и социални контакти, попадат в обхвата на понятието лични данни, тъй като лицето може да бъде идентифицирано по безспорен начин. Събирането и съхраняването на лични данни представлява форма на обработването им по смисъла на чл.4, §1, т.2 от Регламент (ЕС) 2016/679 и като такова следва да се извършва при спазване на разпоредбите на ЗЗЛД и Регламента. Предвид местоположението и обхвата на камерата и поведението на ответника С.П. се налага извода за видеонаблюдение осъществявано в нарушение на принципа на „законосъобразност, добросъвестност и прозрачност“ по чл.5, §1, буква„а“ от ОРЗД, доколкото в обхвата на видеонаблюдение попадат общи части от етажната собственост. Доказателства за взето решение от Общо събрание на етажната собственост за осъществяване на видеонаблюдението не са ангажирани, предвид което следва да се приеме, че такова липсва. Видеонаблюдението е незаконосъобразно, доколкото не е налице и нито едно от останалите условия посочени чл.6, §1 от Регламента. Обработването не отговаря и на принципа на прозрачност доколкото липсва информационна табела за осъществяваното видеонаблюдение и данни за администратора.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>