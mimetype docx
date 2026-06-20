--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -44,80 +44,80 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №81/12.05.2021 по гр. д. №2618/2020 на ВКС, ГК, IV г.о., докладвано от съдия Боян Цонев</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Кога следва да се счита открито дисциплинарното нарушение по смисъла на чл. 194, ал. 1 от КТ, в случаите когато се касае за продължавано във времето финансово нарушение, съставляващо и нарушение на трудовата дисциплина.</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>„откриване на нарушението“, по смисъла на чл. 194, ал. 1 от КТ, означава узнаване от субекта на дисциплинарната власт на нарушаването на трудовата дисциплина, установено в съществените му признаци – субектът на нарушението, времето и мястото на извършването му, всички останали съществени индивидуализиращи признаци на деянието от обективна и субективна страна, които го квалифицират като нарушение. Узнаването на тези обстоятелства от други лица, различни от субекта на дисциплинарната власт, е ирелевантно за началото на двумесечния срок по чл. 194, ал. 1 от КТ. Настоящият съдебен състав споделя тази константна практика на ВКС и предвид същата намира, че когато дисциплинарното нарушение е извършено като продължавано във времето – чрез еднородни деяния (действия или бездействия), осъществявани през определен период от време, за да е налице „откриване на нарушението“ по смисъла на чл. 194, ал. 1 от КТ, субектът на дисциплинарната власт следва да е узнал всичките съществени индивидуализиращи признаци на деянието от обективна и субективна страна за целия период от време, през който е осъществено нарушението. Това е така, защото времето на извършване, респ. – периодът, през който е осъществявано нарушението, несъмнено е един от неговите съществени обективни признаци. Поради това е невъзможно нарушението да бъде открито, преди да е изтекъл този период от време, както той е посочен в заповедта за налагане на дисциплинарното наказание, и за който период е установено, че нарушението действително е било извършвано. Именно в този смисъл е и по-старата практика на ВКС, обективирана в решение № 93/18.04.2003 г. по гр. дело № 2753/2001 г. на ІІІ-то гр. отд. на ВКС, в което е прието, че моментът на откриване на дисциплинарните финансови нарушения е датата на получаването в дружеството-работодател на мотивираното писмено заключение по ревизионния акт на контролния финансов орган, с което заключение финансовата ревизия е окончателно приключила и от датата на получаването му субектът на дисциплинарна власт е разполагал с всички данни за извършените финансови нарушения, включително с размера на причинените на дружеството материални вреди, както и с времето на извършването на нарушенията. Настоящият съдебен състав поначало споделя и това разрешение, но то не е абсолютно важимо във всички случаи, тъй като е възможно субектът на дисциплинарната власт да е узнал и по друг начин всичките съществени индивидуализиращи признаци от обективна и субективна страна на продължаваното във времето финансово дисциплинарно нарушение, включително – и когато изобщо не е била извършвана финансова ревизия (от държавен финансов контролен орган или от такъв, определен от работодателя). В този смисъл е и посоченото по-горе решение № 203/24.06.2015 г. по гр. дело № 6889/2014 г. на ІV-то гр. отд. на ВКС, в което изрично е прието, че не е необходимо работодателят (субектът на дисциплинарната власт) да бъде известяван официално за нарушението, нито да му бъдат предоставяни документи за причината за извършването му. В тази връзка следва да се има предвид и че моментът на откриването на нарушението по смисъла на чл. 194, ал. 1 от КТ може да се установява с всякакви доказателствени средства в производството по иска по чл. 344, ал. 1, т. 1 от КТ.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>