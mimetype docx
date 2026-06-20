--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Безспорно администратор на сайта, респективно администратор на лични данни по отношение на публикуваните на сайта на сдружението данни, е сдружение „Българска републиканска федерация по кинология“, предвид което задължение на последното е да обработва данните съобразно изискванията на ОРЗД и ЗЗЛД, в това число съобразно принципите по чл.5 от ОРЗД, в частност принципите на законосъобразност и на „свеждане на данните до минимум“. Действията на администратора на лични данни по публикуване на сайта указания, без в тях да са заличени ЕГН на жалбоподателите, са незаконосъобразни - извършени без наличие на нито едно от условията за законосъобразност на обработването, доколкото е безспорно, че същото е извършено без знание и съгласие на жалбоподателите. При публикуване на указанията на сайта на сдружението, без заличени ЕГН на жалбоподателите, е допуснато и нарушение на принципа на „свеждане на данните до минимум“. Доколкото целта на сдружението е информиране на неговите членове за подлежащите на вписване обстоятелства, за постигане на последното е необходимо и достатъчно посочване на трите имена на лицето и заеманата от него длъжност, като посочването и на ЕГН на лицата е прекомерно. Отговорността е за администратора, независимо дали лицето, което е публикувало информацията, е външен обработващ или служител на администратора. Предвид констатираното нарушение и доколкото нарушението е първо за администратора и са предприети мерки за прекратяването му, комисията счита за пропорционално упражняването на корективно правомощие по чл.58, §2, буква„б“ от ОРЗД – официално предупреждение.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>