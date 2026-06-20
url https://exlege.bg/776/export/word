--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Съдържащите се в поканата информация за жалбоподателя в обем от три имена, ЕГН и адрес имат качеството на лични данни, предвид обстоятелството, че посредством тях лицето може да бъде еднозначно индивидуализирано. Действията по употреба на личните данни на жалбоподателя за изготвяне на поканата следва да се квалифицират като обработване по смисъла на чл.4, т.2 от ОРЗД. Употреба на лични данни на жалбоподателя за целите на изготвена до него покана за оформяне в писмена форма на трудов договор е законосъобразно. Същото се осъществява в хипотезата на чл.6, §1, буква„в“ от ОРЗД, тъй като обработването е необходимо за спазване на законово задължение спрямо администратора произтичащо от Кодекса на труда. Всички правни основания за обработване на лични данни са алтернативни и равнопоставени. По преписката липсват доказателства за твърдяното разпространение на личните данни до неограничен кръг от лица чрез поставяне на поканата на „общото табло“, поради липсва на процесуална активност от страна на жалбоподателя.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>